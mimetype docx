--- v0 (2026-06-23)
+++ v1 (2026-08-13)
@@ -5,751 +5,299 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>应急管理工作总结</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>xxxx年度文化广电旅游工作总结</w:t>
+        <w:t>2025年，我单位深入贯彻落实习近平总书记关于应急管理和安全生产的重要论述，坚持人民至上、生命至上，统筹发展和安全，推动应急管理事业高质量发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>xxxx年，在市委、市政府的正确领导下，市文化广电旅游局坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，坚定文化自信，坚持旅游为民，深化文旅融合，推动文化广电旅游事业产业高质量发展，各项工作取得新成效。现将全年工作总结如下：</w:t>
+        <w:t>（一）完善应急管理体系。调整充实应急管理委员会成员。修订突发事件总体应急预案。建成应急指挥中心1个。建成应急管理信息系统1套。应急管理专家库收录专家50人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（二）强化风险防控治理。开展安全生产风险隐患大排查大整治。排查整改隐患300处。挂牌督办重大隐患3处。开展重点行业领域专项整治5次。安全生产事故起数和死亡人数双下降。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、基本情况</w:t>
+        <w:t>（三）加强监测预警。完善自然灾害监测预警体系。建成监测预警平台1个。发布预警信息100条。成功预警自然灾害3次。紧急转移安置群众100人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（四）提升应急救援能力。建成综合性应急救援队伍2支。配备应急救援装备100台套。储备应急物资价值100万元。开展应急演练20次。事故灾难和自然灾害第一时间响应。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）公共文化服务体系不断完善。我们加快构建现代公共文化服务体系，提升公共文化服务效能。市博物馆、图书馆、文化馆达到国家一级馆标准，县级文化馆图书馆总分馆制实现全覆盖。新建城市书房x个、基层综合性文化服务中心xx个。组织开展“送文化下乡”惠民演出xx场次、公益电影放映xx场次。举办群众性文化活动xx场次，参与群众xx万人次。</w:t>
+        <w:t>（五）推进防灾减灾救灾。开展全国防灾减灾日宣传教育活动。创建综合减灾示范社区2个。修复水毁基础设施10处。救助受灾群众200人次。发放救灾物资价值50万元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（六）加强应急宣传教育。开展安全生产月宣传活动。举办应急知识讲座10场次。发放宣传资料5万份。培训应急管理干部100人次。群众应急意识和自救互救能力提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）文化遗产保护传承成效显著。我们加强文化遗产保护利用，传承弘扬优秀传统文化。完成第x批全国重点文物保护单位申报工作，新增省级文物保护单位x处。实施考古发掘项目x个，发掘面积xx平方米。推进非遗保护传承，新增省级非遗代表性项目x个、代表性传承人x人。举办“文化和自然遗产日”主题活动xx场次，线上线下参与人数达xx万人次。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（一）应急管理基础仍然薄弱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）旅游产业发展提质增效。我们推动旅游产业转型升级，打造旅游精品线路。全年接待游客xx万人次，同比增长xx%；实现旅游总收入xx亿元，同比增长xx%。新增国家4A级旅游景区x个、省级全域旅游示范区x个。创建省级乡村旅游重点村x个、旅游休闲街区x个。推出精品旅游线路xx条，开展旅游推介活动xx场次。</w:t>
+        <w:t>（二）基层应急能力有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（三）应急救援力量相对不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）广播电视事业稳步发展。我们加强广播电视基础设施建设，提升广播电视传输覆盖能力。完成应急广播体系建设，实现县、乡、村三级全覆盖。推进广播电视无线数字化覆盖工程，广播电视综合人口覆盖率达到xx%。加强节目创新创优，x件作品获省级以上奖励。强化行业监管，确保意识形态安全和播出安全。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（一）完善应急管理体系机制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要做法</w:t>
+        <w:t>（二）加强风险防控和隐患排查治理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（三）提升应急救援能力和水平。</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）提升公共服务效能。我们深化公共文化服务供给侧改革，提高服务精准化水平。推进公共文化场馆免费开放，提升服务质量。实施文化惠民工程，丰富群众精神文化生活。推进公共文化数字化建设，建设数字文化资源库x个。加强特殊群体公共文化服务，保障群众基本文化权益。</w:t>
-[...474 lines deleted...]
-        <w:t>（盖章）</w:t>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>