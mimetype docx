--- v0 (2026-06-24)
+++ v1 (2026-08-13)
@@ -5,751 +5,299 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>退役军人事务工作总结</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>xxxx年度林业和草原工作总结</w:t>
+        <w:t>2025年，我单位深入贯彻落实习近平总书记关于退役军人工作的重要论述，用心用情服务退役军人，维护军人军属合法权益。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>xxxx年，在市委、市政府的正确领导下，市林业和草原局坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，践行“绿水青山就是金山银山”理念，统筹推进林草资源保护、生态环境修复、绿色产业发展等各项工作，林业和草原工作取得新成效。现将全年工作总结如下：</w:t>
+        <w:t>（一）完善服务保障体系。建成退役军人服务中心1个、乡镇服务站10个、村级服务点50个。完成服务保障体系建设达标验收。配备专职工作人员20人。服务保障体系实现五有全覆盖。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（二）落实优抚优待政策。发放各类优抚资金300万元。调整提高抚恤补助标准。悬挂光荣牌200块。发放优待证200张。走访慰问优抚对象500人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、基本情况</w:t>
+        <w:t>（三）促进就业创业。举办退役军人专场招聘会5场次。达成就业意向100人。开展职业技能培训100人次。扶持退役军人创业10人。发放创业贷款100万元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（四）做好移交安置工作。完成年度安置任务5人。军休干部接收率达100%。无军籍职工安置率100%。转业军官安置到机关事业单位比例达80%以上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）生态保护修复成效显著。我们坚持保护优先、自然恢复为主，统筹推进山水林田湖草系统治理。全年完成造林绿化面积xx万亩，其中人工造林xx万亩、封山育林xx万亩、森林抚育xx万亩。新增森林面积xx万亩，森林覆盖率提高到xx%。治理退化草原xx万亩，草原综合植被盖度达到xx%。完成湿地保护修复xx万亩，湿地保护率达到xx%。</w:t>
+        <w:t>（五）加强思想引领。组织退役军人党员教育培训5场次。开展最美退役军人评选活动。组建退役军人志愿服务队2支。参与志愿服务活动10次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（六）维护合法权益。受理退役军人信访50件，办结率100%。开展涉军矛盾纠纷排查化解。督导检查优抚政策落实情况。退役军人满意度达95%以上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）森林资源管理不断加强。我们严格落实林长制，建立健全森林资源保护管理体系。完成森林资源规划设计调查，建立森林资源数据库。严格林地用途管制，审核审批建设项目使用林地xx公顷。严守生态保护红线，落实生态红线管控要求。加强林木采伐管理，采伐蓄积量控制在年度限额以内。森林火灾受害率控制在xx‰以下，未发生重特大森林火灾。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（一）部分退役军人就业创业面临困难。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）自然保护地管理持续优化。我们加快推进自然保护地体系建设，不断完善保护地管理机制。xx国家级自然保护区完成勘界立标，保护面积达到xx公顷。推进自然公园建设，新增省级湿地公园x个、森林公园x个。强化自然保护地监管，开展“绿盾”专项行动，排查整改问题xx个。推进国家公园体制试点工作，配合做好自然保护地整合优化。</w:t>
+        <w:t>（二）服务保障水平仍需提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（三）基层服务保障能力有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）林草产业稳步发展。我们依托林草资源优势，发展特色林草产业，促进群众增收致富。新发展经济林xx万亩，干鲜果品产量达到xx万吨。林下经济面积达到xx万亩，产值xx亿元。发展林草种苗产业，种植面积xx万亩，产值xx亿元。生态旅游和森林康养产业蓬勃发展，接待游客xx万人次，实现产值xx亿元。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（一）全面落实各项优抚优待政策。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要做法</w:t>
+        <w:t>（二）促进退役军人高质量就业创业。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（三）提升服务保障水平。</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）全面推行林长制。我们建立健全林长制工作体系，压实各级林长责任。市级林长巡林xx次，县级林长巡林xx次，协调解决重点问题xx个。设立林长制公示牌xx块，接受社会监督。完善林长制工作制度，建立“林长+警长”“林长+检察长”协作机制。强化林长制考核评价，推动工作落实。</w:t>
-[...474 lines deleted...]
-        <w:t>（盖章）</w:t>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>