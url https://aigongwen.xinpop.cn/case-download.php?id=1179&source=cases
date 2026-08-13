--- v0 (2026-06-25)
+++ v1 (2026-08-13)
@@ -5,751 +5,299 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>民政工作总结</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>xxxx年度水利工作总结</w:t>
+        <w:t>2025年，我单位坚持以人民为中心的发展思想，践行民政为民、民政爱民工作理念，用心用情办好民生实事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>xxxx年，在市委、市政府的正确领导下，市水利局坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，完整准确全面贯彻新发展理念，积极践行“节水优先、空间均衡、系统治理、两手发力”治水思路，统筹推进水资源开发利用、水生态保护修复、水灾害防御各项工作，水利工作取得新成效。现将全年工作总结如下：</w:t>
+        <w:t>（一）巩固脱贫攻坚成果兜底保障。保障低保对象2000人，发放低保金500万元。保障特困人员200人，发放供养金100万元。临时救助困难群众100人次，发放救助金20万元。认定低收入人口500人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（二）提升养老服务水平。建成居家养老服务中心5个。日间照料中心覆盖率达80%。特殊困难老年人家庭适老化改造50户。发放高龄津贴惠及老年人1000人。养老机构床位利用率达70%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、基本情况</w:t>
+        <w:t>（三）加强儿童福利保障。保障孤儿和事实无人抚养儿童50人。发放基本生活费30万元。开展农村留守儿童关爱保护行动。儿童督导员、儿童主任配备率达100%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（四）强化基层社会治理。新建改建城乡社区服务中心5个。完成村规民约修订完善。社区社会组织达100个。志愿服务记录时长达1万小时。社会工作专业人才达50人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）水利基础设施建设加快推进。我们围绕构建现代水网体系，持续加大水利投资力度，全年完成水利投资xx亿元，同比增长xx%。xx水库工程开工建设，xx水库除险加固工程完工验收，新改建防渗渠道xx公里，配套改造渠系建筑物xx座。实施中小河流治理工程x处，治理河长xx公里。建成农村供水工程x处，受益人口xx万人。</w:t>
+        <w:t>（五）优化专项社会服务。婚姻登记合格率100%。收养登记合格率100%。殡葬改革深入推进。流浪乞讨人员救助率达100%。残疾人两项补贴发放率达100%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（六）规范社会组织管理。新登记社会组织10个。撤销登记社会组织5个。开展社会组织评估3个。购买社会组织服务项目5个。行业协会商会涉企收费规范。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）水旱灾害防御能力显著提升。我们坚持人民至上、生命至上，扎实做好水旱灾害防御工作。修订完善各类防洪预案xx份，开展防汛演练xx次。加强山洪灾害防治，排查整治隐患点xx处。科学调度水利工程，有效应对强降雨xx次，确保了全市安全度汛。全年未发生重大人员伤亡事故，最大限度减少了灾害损失。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（一）养老服务供给不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）水资源节约利用成效明显。我们深入推进节水型社会建设，水资源利用效率不断提高。万元GDP用水量、万元工业增加值用水量分别下降xx%和xx%。农业灌溉水有效利用系数达到xx。新增高效节水灌溉面积xx万亩。创建节水型公共机构xx个、节水型小区xx个。完成县域节水型社会达标建设x个。</w:t>
+        <w:t>（二）基层民政力量薄弱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（三）社会力量参与不够。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）河湖保护治理深入推进。我们全面推行河湖长制，切实加强河湖保护治理。市级河长巡河xx次，县级河长巡河xx次，协调解决河湖问题xx个。开展河湖“清四乱”专项行动，清理河道垃圾xx吨、拆除违建xx处。推进幸福河湖建设，创建省级美丽河湖x条。强化水土保持治理，完成水土流失综合治理面积xx平方公里。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（一）健全分层分类社会救助体系。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要做法</w:t>
+        <w:t>（二）加快养老服务体系建设。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（三）提升基层社会治理效能。</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）强化规划引领。我们科学编制水利发展规划，完成《xx市“十四五”水安全保障规划》编制工作。开展水资源承载能力评价，为水资源配置提供依据。编制完成主要河流岸线保护与利用规划，明确分区管控要求。加强水利项目储备，梳理谋划“十四五”重点项目xx个、总投资xx亿元。</w:t>
-[...474 lines deleted...]
-        <w:t>（盖章）</w:t>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>