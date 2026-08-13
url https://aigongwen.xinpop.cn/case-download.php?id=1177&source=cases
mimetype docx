--- v0 (2026-06-26)
+++ v1 (2026-08-13)
@@ -5,751 +5,299 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>财政工作总结</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>xxxx年度住房和城乡建设工作总结</w:t>
+        <w:t>2025年，我单位坚持积极的财政政策要适度加力、提质增效，更好发挥财政职能作用，为经济社会发展提供有力支撑。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>xxxx年，在市委、市政府的正确领导下，市住房和城乡建设局坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，贯彻落实党中央、国务院关于住房和城乡建设工作的决策部署，坚持稳中求进工作总基调，扎实推进住房和城乡建设各项工作，圆满完成年度目标任务。现将全年工作总结如下：</w:t>
+        <w:t>（一）依法组织收入，壮大财政实力。一般公共预算收入增长8%。税占比达75%以上。非税收入规范管理。盘活存量资金1亿元。政府性基金收入增长10%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（二）优化支出结构，保障重点支出。教育支出增长10%。社会保障支出增长8%。医疗卫生支出增长10%。科学技术支出增长12%。住房保障支出增长5%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、基本情况</w:t>
+        <w:t>（三）积极争取支持，拓宽资金来源。争取上级转移支付资金增长10%。争取地方政府债券资金5亿元。争取专项补助资金1亿元。争取财力性转移支付增长8%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（四）深化财政改革，提升管理效能。推进预算管理一体化改革。深化零基预算改革。推进绩效预算管理。强化财政投资评审。规范政府购买服务。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）住房保障工作扎实推进。我们加快建立多主体供给、多渠道保障、租购并举的住房制度，着力解决群众住房问题。全年新开工保障性住房xx套，基本建成xx套，发放住房租赁补贴xx户。棚户区改造开工xx套，基本建成xx套。公租房分配入住率达到xx%以上，有效保障了中低收入家庭住房需求。</w:t>
+        <w:t>（五）加强财政监督，防范债务风险。开展财政监督检查5次。查处违规违纪资金500万元。推进预决算公开。防范化解政府债务风险。隐性债务余额下降10%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（六）强化资产管理，提高使用效益。开展行政事业单位国有资产清查。规范国有资产出租出借。推进国有资产共享共用。加强政府采购监管。政府采购节支率5%以上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）房地产市场平稳健康发展。我们坚持“房子是用来住的、不是用来炒的”定位，加强房地产市场调控和监管。全年完成房地产开发投资xx亿元，同比增长xx%。商品住房销售面积xx万平方米，库存保持在合理区间。加强预售资金监管，监管项目xx个，监管资金xx亿元，有效防范了房地产市场风险。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（一）财政收支矛盾依然突出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）城市建设品质不断提升。我们加快推进新型城镇化建设，提升城市承载能力和功能品质。全年完成城市建设投资xx亿元，实施市政基础设施项目xx个。新建改造城市道路xx公里，新增城市建成区面积xx平方公里。推进海绵城市建设，建成海绵城市示范区x个、面积xx平方公里。</w:t>
+        <w:t>（二）财政资金使用效益有待提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（三）政府债务风险防控压力较大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）村镇建设成效显著。我们深入推进乡村建设行动，不断改善农村人居环境。实施农村危房改造xx户，全部竣工验收。新建农村公厕xx座，卫生厕所普及率达到xx%。推进传统村落保护发展，争取上级保护资金xx万元。培育美丽宜居村庄xx个，农村面貌持续改善。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（一）依法组织财政收入，壮大财政实力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要做法</w:t>
+        <w:t>（二）优化支出结构，保障重点支出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（三）深化财政改革，提升管理效能。</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）完善住房保障体系。我们科学编制住房保障规划，优化保障性住房布局和供给结构。加强保障性住房建设质量监管，推行样板引路制度，确保工程质量安全。完善公租房运营管理，推进公租房小区规范化管理，提升物业服务水平。探索共有产权住房制度，满足多层次住房需求。</w:t>
-[...474 lines deleted...]
-        <w:t>（盖章）</w:t>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>