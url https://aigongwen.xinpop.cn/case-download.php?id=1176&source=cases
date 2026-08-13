--- v0 (2026-06-26)
+++ v1 (2026-08-13)
@@ -5,751 +5,299 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>商务工作总结</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>xxxx年度城市管理工作总结</w:t>
+        <w:t>2025年，我单位坚持稳中求进工作总基调，主动融入新发展格局，推动商务经济高质量发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>xxxx年，在市委、市政府的正确领导下，市城市管理局坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，牢固树立以人民为中心的发展思想，按照“城市管理要像绣花一样精细”的要求，扎实推进城市管理各项工作，城市环境品质持续提升，市民群众满意度不断增强。现将全年工作总结如下：</w:t>
+        <w:t>（一）促进消费增长，释放内需潜力。社会消费品零售总额增长10%。举办促销活动20场次。发放消费券100万元。培育限上企业5家。新增商业综合体1个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（二）扩大对外开放，发展对外贸易。自营进出口总额增长15%。新增外贸备案企业10家。组织企业参加境内外展会5次。跨境电商交易额增长20%。服务贸易增长10%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、基本情况</w:t>
+        <w:t>（三）加强招商引资，增强发展后劲。新签约项目20个，合同金额50亿元。到位省外资金30亿元。实际利用外资增长10%。签约亿元以上项目5个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（四）推进电商发展，培育新业态。电商交易额增长20%。培育电商示范企业5家。建成电商产业园1个。开展电商培训10场次，培训人员500人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）市容秩序明显改善。我们深入开展市容环境综合整治，规范户外广告设置，清理占道经营行为，治理乱贴乱画现象。全年整治占道经营xx处，清理违规户外广告xx处，规范店招牌匾xx块，清除城市“牛皮藓”xx处。建成市容秩序示范街道x条，辐射带动周边区域市容环境整体提升。</w:t>
+        <w:t>（五）完善市场体系，保障市场供应。建成标准化菜市场2个。改造农贸市场1个。认定绿色商场1个。重要生活必需品储备充足。建成重要产品追溯体系。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（六）加强行业监管，规范市场秩序。开展单用途预付卡专项整治。规范报废机动车回收拆解行业。推进重要产品追溯体系建设。检查商贸企业200家次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）环境卫生水平稳步提升。我们加强环卫保洁作业管理，推行深度保洁模式，主次干道机械化清扫率达到xx%。完善生活垃圾分类投放、收集、运输、处理体系，城区生活垃圾分类覆盖率达到xx%。加强公厕建设管理，新建改造公厕x座，主城区公厕达到xx座，全部实现免费开放。处理生活垃圾xx万吨，无害化处理率达到xx%。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（一）消费增长动力不够强劲。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）市政设施不断完善。我们加强道路桥梁维护保养，维修病害路面xx万平方米，调整更换路沿石xx米，施划交通标线xx万平方米。加强排水设施养护，疏通排水管网xx公里，清掏检查井xx座、雨水井xx座。推进路灯节能改造，安装LED路灯xx盏，路灯亮灯率达到xx%以上。</w:t>
+        <w:t>（二）对外贸易规模仍然偏小。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（三）招商引资大项目偏少。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）园林绿化品质持续提升。我们推进城市公园绿地建设，新增城市绿地xx公顷，建成综合性公园x座、口袋公园x个。加强道路绿化提升，改造提升绿化带xx公里，行道树补植xx株。强化绿化养护管理，实施修剪、施肥、病虫害防治等养护措施xx次。推进立体绿化试点，新增垂直绿化xx平方米。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（一）千方百计促进消费扩容提质。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要做法</w:t>
+        <w:t>（二）推动对外贸易稳中提质。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（三）加大招商引资力度。</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）强化精细管理，提升城市品质。我们制定完善城市管理标准体系，修订《城市容貌标准》《环境卫生作业规范》等标准规范xx项。推行“网格化”管理，将城区划分为xx个管理网格，明确责任人和工作标准。建立“马路办公”机制，领导干部坚持每天上路巡查，现场发现问题、解决问题。全年开展马路办公xx次，协调解决城市管理问题xx个。</w:t>
-[...474 lines deleted...]
-        <w:t>（盖章）</w:t>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>