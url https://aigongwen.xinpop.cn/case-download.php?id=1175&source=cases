--- v0 (2026-06-26)
+++ v1 (2026-08-13)
@@ -5,751 +5,299 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>工业和信息化工作总结</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>xxxx年度市场监管工作总结</w:t>
+        <w:t>2025年，我单位深入实施制造强国战略和网络强国战略，坚持稳中求进工作总基调，推动工业和信息化高质量发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>xxxx年，在市委、市政府的正确领导下，市市场监管局坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，紧紧围绕市委、市政府中心工作，统筹推进市场监管领域各项工作，着力优化营商环境，切实维护市场秩序，有效保障食品药品安全，市场监管工作取得新成效。现将全年工作总结如下：</w:t>
+        <w:t>（一）推动工业增长，壮大经济实力。规模以上工业总产值增长10%。新增规模以上工业企业5家。工业投资增长15%。工业技改投资增长20%。工业增加值增长8%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（二）加快转型升级，提升发展质量。实施重点技术改造项目10个。淘汰落后产能设备20台套。建成智能制造示范项目2个。新增上云企业50家。规模以上工业企业数字化转型率达50%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、基本情况</w:t>
+        <w:t>（三）培育新兴产业，打造新增长点。战略性新兴产业产值增长15%。新一代信息技术产业产值增长20%。新材料产业产值增长12%。新能源产业产值增长25%。节能环保产业产值增长10%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（四）推进数字赋能，加快信息化建设。建成5G基站100个。5G网络覆盖率达90%。推动工业互联网建设，培育工业互联网平台2个。推进企业两化融合贯标，认定两化融合示范企业5家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）营商环境持续优化。我们深入推进“放管服”改革，不断简化审批程序，提高服务效能。全年新登记注册市场主体xx户，同比增长xx%。企业开办时间压缩至x个工作日以内，个体工商户登记实现当场办结。推进“证照分离”改革全覆盖，惠及市场主体xx户。深入开展“万人助万企”活动，走访企业xx家，帮助解决实际问题xx个。</w:t>
+        <w:t>（五）培育市场主体，激发企业活力。新增中小企业100家。新认定专精特新企业5家。新增规模以上工业企业5家。培育小微企业创业创新基地2个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（六）加强运行监测，保障生产安全。完善工业经济运行监测体系。建立重点企业直报系统。召开经济运行分析会4次。开展安全生产大检查，整改隐患50处。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）市场秩序更加规范。我们加强反垄断和反不正当竞争执法，开展重点领域专项治理。全年查处各类经济违法案件xx件，案值xx万元。深入开展扫黑除恶专项斗争，排查处理线索xx条。强化知识产权保护，查处商标侵权案件xx件、专利侵权纠纷xx件。推进信用监管，依法列入经营异常名录xx户、严重违法失信名单xx户。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（一）工业结构仍需优化升级。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）食品药品安全形势稳定。我们严格落实“四个最严”要求，切实加强食品药品安全监管。开展食品安全监督抽检xx批次，合格率达到xx%。查处食品安全违法案件xx件。推进药品零售环节专项治理，检查药店xx家次，查处药品违法案件xx件。完成重大活动食品安全保障任务xx次，实现了食品安全零事故目标。</w:t>
+        <w:t>（二）中小企业发展面临困难较多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（三）数字化转型步伐需要加快。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）质量强市建设扎实推进。我们深入实施质量提升行动，推动经济社会高质量发展。新增地理标志保护产品x个、省级以上名牌产品x个。参与制修订国家标准x项、行业标准x项。建成社会公用计量标准x项，完成计量检定xx万台件。特种设备安全监察有力有效，检查特种设备生产使用单位xx家，消除安全隐患xx处。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（一）推动传统产业改造升级。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要做法</w:t>
+        <w:t>（二）培育壮大新兴产业。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（三）加快企业数字化转型。</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）深化商事制度改革，激发市场主体活力。我们持续推进注册登记便利化，推行“一网通办”“一窗受理”，实现企业设立、变更、注销全流程网上办理。创新实施“容缺受理”“告知承诺”制度，破解办事堵点难点。推行企业名称自主申报，放宽住所登记条件，释放住所资源。探索推行“一业一证”改革，实现行业综合许可。</w:t>
-[...474 lines deleted...]
-        <w:t>（盖章）</w:t>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>