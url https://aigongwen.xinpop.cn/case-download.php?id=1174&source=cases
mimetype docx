--- v0 (2026-06-26)
+++ v1 (2026-08-14)
@@ -5,751 +5,299 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>科技工作总结</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>xxxx年度消防救援工作总结</w:t>
+        <w:t>2025年，我单位深入实施创新驱动发展战略，坚持科技自立自强，加快推进科技创新，为高质量发展提供科技支撑。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>xxxx年，在市委、市政府的坚强领导下，在上级消防救援部门的有力指导下，我市消防救援队伍坚持以习近平新时代中国特色社会主义思想为指导，深入贯彻落实党的二十大精神，紧紧围绕“保安全、促发展”工作主线，全面加强消防救援能力建设，有效防范和化解消防安全风险，全市消防安全形势持续稳定向好。现将全年工作总结如下：</w:t>
+        <w:t>（一）培育创新主体，增强创新能力。认定高新技术企业5家、瞪羚企业2家。备案科技型中小企业20家。培育高新技术后备企业10家。新增知识产权50件，其中发明专利10件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（二）推进科技攻关，突破关键技术。组织申报省级以上科技项目10项，获批5项。支持企业开展技术攻关项目5个。攻克关键核心技术3项。科技成果转化项目5个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、基本情况</w:t>
+        <w:t>（三）建设创新平台，提升创新能力。新建省级以上创新平台2个。新建市级创新平台3个。建成科技企业孵化器1个、众创空间2个。入孵企业达30家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（四）引进培养人才，壮大创新队伍。引进高层次创新人才10人。培养科技创新创业领军人才5人。组建科技创新团队3个。培训企业技术人员100人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）队伍建设持续加强。我们始终把队伍建设作为根本，深入开展“践行训词精神、担当神圣使命”主题教育活动，不断强化思想政治建设。全年组织政治理论学习xx次，开展专题研讨xx次，撰写心得体会xx篇。扎实推进全员岗位大练兵，组织业务技能培训xx期，培训指战员xx人次。在全省消防救援队伍比武竞赛中获得团体总分第x名的优异成绩。</w:t>
+        <w:t>（五）促进产学研合作，推动协同创新。组织企业与高校院所对接活动5次。签订产学研合作协议5项。转化科技成果5项。建成产业技术创新联盟2个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（六）优化创新生态，营造良好氛围。落实科技企业税收优惠政策，减免税额200万元。发放科技创新券50万元。举办科技活动周、科普宣传等活动5场次。发放科普资料1万份。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）火灾防控成效显著。我们坚持预防为主、防消结合的工作方针，全面加强消防安全监管。深入推进消防安全专项整治三年行动，开展重点领域隐患排查xx次，检查单位xx家，发现并整改隐患xx处，隐患整改率达到xx%。圆满完成重大活动消防安保任务xx次，实现了“五个确保”工作目标。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（一）企业创新主体地位不够突出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）应急救援能力稳步提升。我们着眼“全灾种、大应急”需求，不断完善应急救援体系。新建政府专职消防站x个，采购消防车辆xx台、装备器材xx件（套）。全年共接警出动xx次，抢救被困人员xx人，疏散受灾群众xx人，抢救财产价值xx万元。成功处置了“x·xx”危化品泄漏事故、“x·xx”洪涝灾害等急难险重任务。</w:t>
+        <w:t>（二）高端创新人才仍然缺乏。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（三）科技创新投入仍显不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要做法</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（一）培育壮大创新主体，增强企业创新能力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）强化责任落实，构建消防安全共治格局。我们推动落实“党政同责、一岗双责、齐抓共管、失职追责”要求，提请市政府召开常务会议专题研究消防工作x次，修订完善《xx市消防安全责任制实施办法》，层层签订消防安全责任书xx份。建立完善消防安全联席会议制度，定期分析研判消防安全形势，形成了政府统一领导、部门依法监管、单位全面负责、群众积极参与的工作格局。</w:t>
+        <w:t>（二）加强科技人才队伍建设。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>（三）深化产学研合作，加速成果转化。</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）强化隐患排查，提升火灾防控水平。我们紧盯高层建筑、大型商业综合体、人员密集场所、“三合一”场所等重点领域，持续开展消防安全集中整治。运用“双随机、一公开”监管模式，提高监管效能。建立重大火灾隐患挂牌督办机制，全年挂牌督办重大火灾隐患单位x家，已全部整改销案。推进智慧消防建设，安装联网式火灾报警装置xx套，实现重点单位消防设施远程监控全覆盖。</w:t>
-[...474 lines deleted...]
-        <w:t>（盖章）</w:t>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>