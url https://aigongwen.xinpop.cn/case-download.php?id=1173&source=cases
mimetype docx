--- v0 (2026-06-26)
+++ v1 (2026-08-14)
@@ -14,275 +14,275 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>应急管理工作总结</w:t>
+        <w:t>教育体育工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入贯彻落实习近平总书记关于应急管理和安全生产的重要论述，坚持人民至上、生命至上，统筹发展和安全，推动应急管理事业高质量发展。</w:t>
+        <w:t>2025年，我单位深入贯彻落实党的教育方针，坚持教育优先发展战略，深化体育改革，推动教育体育事业高质量发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）完善应急管理体系。调整充实应急管理委员会成员。修订突发事件总体应急预案。建成应急指挥中心1个。建成应急管理信息系统1套。应急管理专家库收录专家50人。</w:t>
+        <w:t>（一）推进教育公平，提升教育质量。新建改扩建幼儿园2所、义务教育学校3所。消除大班额20个。资助困难学生500人，发放资助金50万元。义务教育巩固率达98%以上。高中阶段毛入学率达95%以上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）强化风险防控治理。开展安全生产风险隐患大排查大整治。排查整改隐患300处。挂牌督办重大隐患3处。开展重点行业领域专项整治5次。安全生产事故起数和死亡人数双下降。</w:t>
+        <w:t>（二）加强教师队伍建设，提升师资水平。招聘教师50人，其中紧缺学科教师10人。开展教师培训1000人次。评选学科带头人、骨干教师50人。交流轮岗教师30人。表彰优秀教师100人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）加强监测预警。完善自然灾害监测预警体系。建成监测预警平台1个。发布预警信息100条。成功预警自然灾害3次。紧急转移安置群众100人次。</w:t>
+        <w:t>（三）推进教育改革，激发教育活力。深化课堂教学改革，打造高效课堂。推进信息技术与教育教学深度融合。深化课程改革，开发校本课程20门。推进教育评价改革，完善综合素质评价体系。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）提升应急救援能力。建成综合性应急救援队伍2支。配备应急救援装备100台套。储备应急物资价值100万元。开展应急演练20次。事故灾难和自然灾害第一时间响应。</w:t>
+        <w:t>（四）发展体育事业，增强人民体质。新建健身步道10公里、体育公园1个。新增体育场地面积1万平方米。举办全民健身活动20场次。培训社会体育指导员50人。国民体质监测2000人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）推进防灾减灾救灾。开展全国防灾减灾日宣传教育活动。创建综合减灾示范社区2个。修复水毁基础设施10处。救助受灾群众200人次。发放救灾物资价值50万元。</w:t>
+        <w:t>（五）加强学校体育，增强学生体质。保证学生每天一小时校园体育活动。开展学生体质健康测试，学生体质健康达标率达95%。举办中小学运动会10场次。创建体育传统特色学校5所。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）加强应急宣传教育。开展安全生产月宣传活动。举办应急知识讲座10场次。发放宣传资料5万份。培训应急管理干部100人次。群众应急意识和自救互救能力提升。</w:t>
+        <w:t>（六）强化安全管理，保障校园安全。开展校园安全隐患排查整治，排查整改隐患100处。建成校园一键式报警系统10套。配备专职保安50人。开展防溺水、防欺凌等安全教育20场次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）应急管理基础仍然薄弱。</w:t>
+        <w:t>（一）优质教育资源供给不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）基层应急能力有待提升。</w:t>
+        <w:t>（二）教师队伍建设仍需加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）应急救援力量相对不足。</w:t>
+        <w:t>（三）体育设施还不能满足群众需求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）完善应急管理体系机制。</w:t>
+        <w:t>（一）推进教育资源优质均衡发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）加强风险防控和隐患排查治理。</w:t>
+        <w:t>（二）加强新时代教师队伍建设。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）提升应急救援能力和水平。</w:t>
+        <w:t>（三）广泛开展全民健身活动。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>