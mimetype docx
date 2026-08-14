--- v0 (2026-06-26)
+++ v1 (2026-08-14)
@@ -14,275 +14,275 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>司法行政工作总结</w:t>
+        <w:t>食品药品监管工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入学习贯彻习近平法治思想，统筹推进法治建设、普法依法治理、公共法律服务等工作，为法治建设作出积极贡献。</w:t>
+        <w:t>2025年，我单位深入贯彻落实习近平总书记关于食品药品安全的重要指示批示精神，坚持人民至上、生命至上，严防严管严控食品药品安全风险，切实保障人民群众舌尖上的安全。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）推进法治政府建设。制定法治政府建设年度工作要点。重大行政决策合法性审查20件。规范性文件合法性审核10件。行政复议案件20件，纠错率10%以下。行政应诉案件20件。</w:t>
+        <w:t>（一）强化风险排查，防范安全隐患。开展食品安全风险隐患大排查大整治行动，检查食品生产经营单位500家次。开展药品医疗器械化妆品风险隐患排查，检查药械化经营使用单位200家次。排查整改食品安全隐患300处、药械化安全隐患100处。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）深化普法依法治理。制定八五普法规划。开展法治宣传活动50场次。发放普法资料5万份。举办法治讲座20场次。创建民主法治示范村5个。</w:t>
+        <w:t>（二）强化监管执法，打击违法行为。开展食品安全专项整治5次，查处食品违法案件50件，罚没金额50万元。开展药品医疗器械化妆品专项整治3次，查处药械化违法案件20件，罚没金额30万元。移送公安机关案件5件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）完善公共法律服务。建成公共法律服务中心1个、工作站10个、工作点50个。提供法律咨询1000人次。办理法律援助案件100件。人民调解案件500件，调解成功率达98%。</w:t>
+        <w:t>（三）强化抽检监测，把好质量关口。完成食品安全抽检监测500批次，合格率95%以上。完成药品抽检100批次，合格率98%以上。完成医疗器械抽检20批次，合格率95%以上。及时处置不合格产品核查处置15件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）加强特殊人群管理。社区矫正对象在册50人，无脱管漏管。刑满释放人员安置帮教率100%。远程视频会见100人次。指导成立社区矫正对象就业基地2个。</w:t>
+        <w:t>（四）强化疫情防控，保障冷链安全。开展进口冷链食品疫情防控检查100家次。督促冷链食品从业人员核酸检测500人次。检查冷链食品集中监管仓10次。处置涉疫冷链食品突发事件3起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）规范行政执法监督。开展行政执法监督检查2次。培训行政执法人员100人次。办理行政执法投诉10件。推进行政执法三项制度全覆盖。</w:t>
+        <w:t>（五）强化示范创建，引领高质量发展。深入推进食品安全示范城市创建，完成创建点位打造50个。开展餐饮质量安全提升行动，创建食品安全示范店20家。推进互联网+明厨亮灶建设，接入平台餐饮单位100家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）加强司法所建设。规范化司法所达标率90%以上。司法所工作人员配备率达100%。司法所业务培训覆盖率达100%。人民调解案件卷宗规范率达95%。</w:t>
+        <w:t>（六）强化科普宣传，提升安全意识。开展食品安全宣传周、安全用药月活动5场次。发放食品药品安全宣传资料1万份。举办科普讲座10场次，受教育群众2000人次。发布消费警示信息20条。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）法治建设仍需持续深化。</w:t>
+        <w:t>（一）食品药品安全风险依然存在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）公共法律服务供给还不够均衡。</w:t>
+        <w:t>（二）基层监管能力有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）基层司法所建设有待加强。</w:t>
+        <w:t>（三）社会共治格局尚未完全形成。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）深入推进法治政府建设。</w:t>
+        <w:t>（一）强化全过程监管，防范化解安全风险。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）完善公共法律服务体系建设。</w:t>
+        <w:t>（二）加强监管能力建设，提升监管效能。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）加强司法所规范化建设。</w:t>
+        <w:t>（三）推进社会共治，构建齐抓共管格局。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>