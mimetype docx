--- v0 (2026-06-27)
+++ v1 (2026-08-14)
@@ -14,275 +14,275 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>人力资源和社会保障工作总结</w:t>
+        <w:t>文明城市创建工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位坚持以人民为中心的发展思想，扎实推进就业创业、社会保障、人才人事等工作，不断增进民生福祉。</w:t>
+        <w:t>2025年，我单位深入贯彻落实市委市政府关于创建全国文明城市的决策部署，坚持创建为民、创建靠民、创建惠民，扎实推进文明城市创建各项工作，为成功创建全国文明城市作出积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）强化就业优先政策，稳定就业局势。城镇新增就业1000人。城镇失业人员再就业300人。就业困难人员就业100人。城镇调查失业率控制在5.5%以内。高校毕业生就业率达90%以上。</w:t>
+        <w:t>（一）加强组织领导，完善创建机制。调整充实创建工作领导小组，明确责任分工。制定年度创建工作计划，分解目标任务。召开创建动员会、推进会、调度会12次。建立健全日常巡查、问题督办、考核奖惩等工作机制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）鼓励创业带动就业，激发市场活力。新增市场主体500家。发放创业担保贷款2000万元。建成创业孵化基地2个。开展创业培训200人次。带动就业1000人。</w:t>
+        <w:t>（二）强化环境整治，提升城市形象。开展市容环境专项整治行动，清理占道经营100处、乱堆乱放50处。整治违法建筑20处，拆除违规广告牌30块。新建改建公厕3座，完成农村户厕改造100户。实施绿化美化工程，栽植花卉10万株。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）完善社会保障体系，兜牢民生底线。基本养老、失业、工伤保险参保人数分别达5万人、2万人、3万人。提高城乡居民基础养老金标准。发放社保待遇3亿元。社保基金累计结余5亿元。</w:t>
+        <w:t>（三）优化公共服务，方便群众生活。推进政务服务标准化建设，推行一窗受理、一网通办。完善社区服务设施，新建社区服务中心1个。增设公共自行车站点5个，投放公共自行车100辆。完成老旧小区改造5个，惠及群众500户。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）加强人才队伍建设，服务经济发展。引进高层次人才50人。招聘事业单位人员50人。培训专业技术人员1000人次。开展职业技能培训500人次。评审专业技术人员职称200人。</w:t>
+        <w:t>（四）深化文明实践，培育文明风尚。建成新时代文明实践中心1个、实践所5个、实践站50个。组建志愿服务队伍100支，注册志愿者1万人。开展文明交通劝导活动50次，纠正不文明交通行为500起。发放文明城市创建宣传资料5万份。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）构建和谐劳动关系，维护职工权益。劳动人事争议仲裁结案率达95%。为农民工追讨工资500万元。劳动合同签订率达95%以上。开展劳动保障监察，检查用人单位100家次。</w:t>
+        <w:t>（五）强化未成年人教育，扣好第一粒扣子。开展社会主义核心价值观进校园活动10场次。整治校园周边环境10次，取缔非法经营摊点20处。建成乡村学校少年宫2个，开展活动20场次。评选新时代好少年10名、三好学生50名。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）夯实人社基础，提升服务效能。推进人社服务快办行动。推行一网通办、一窗通办。取消证明材料50项。压缩办理时限50%。群众满意度达95%以上。</w:t>
+        <w:t>（六）补齐创建短板，提升创建水平。开展创建点位达标行动，整改问题200个。完成网上申报材料收集整理，提交材料500份。制作创建宣传短片2部，在主流媒体播放。完成实地考察点位打造50个，全部达标。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）就业结构性矛盾依然突出。</w:t>
+        <w:t>（一）城市精细化管理水平有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）社会保障基金平衡压力较大。</w:t>
+        <w:t>（二）市民文明素质仍需进一步提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）高层次人才引进难度较大。</w:t>
+        <w:t>（三）创建长效机制不够健全。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）强化就业优先政策，实现更加充分更高质量就业。</w:t>
+        <w:t>（一）巩固创建成果，建立健全长效机制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）完善社会保障体系，织密扎牢社会保障网。</w:t>
+        <w:t>（二）深化文明实践，提升市民文明素质。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）加强人才队伍建设，为高质量发展提供人才支撑。</w:t>
+        <w:t>（三）加强城市管理，提升城市品质形象。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>