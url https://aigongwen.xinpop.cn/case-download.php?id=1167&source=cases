--- v0 (2026-06-27)
+++ v1 (2026-08-14)
@@ -14,277 +14,320 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>商务工作总结</w:t>
+        <w:t>网格化管理工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位坚持稳中求进工作总基调，主动融入新发展格局，推动商务经济高质量发展。</w:t>
+        <w:t>2025年，我单位深入贯彻落实关于创新网格化社会治理的部署要求，坚持精细化、信息化、规范化方向，扎实推进网格化管理工作，提升了基层社会治理效能。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、主要工作成效</w:t>
+        <w:t>一、主要工作开展情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）促进消费增长，释放内需潜力。社会消费品零售总额增长10%。举办促销活动20场次。发放消费券100万元。培育限上企业5家。新增商业综合体1个。</w:t>
+        <w:t>（一）科学划分网格，织密治理网络。按照属地性、整体性、适度性原则，科学划分网格100个，其中基础网格80个、专属网格20个。明确网格边界范围，绘制网格分布图。实现区域全覆盖，不留空白死角。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）扩大对外开放，发展对外贸易。自营进出口总额增长15%。新增外贸备案企业10家。组织企业参加境内外展会5次。跨境电商交易额增长20%。服务贸易增长10%。</w:t>
+        <w:t>（二）配齐网格力量，明确工作职责。配备专兼职网格员100人，其中专职网格员30人、兼职网格员70人。明确网格员工作职责，做到信息采集、隐患排查、矛盾调处、便民服务、政策宣传五个到位。统一配发工作证件、服装、设备。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）加强招商引资，增强发展后劲。新签约项目20个，合同金额50亿元。到位省外资金30亿元。实际利用外资增长10%。签约亿元以上项目5个。</w:t>
+        <w:t>（三）完善运行机制，规范工作流程。建立健全网格事项发现、上报、流转、处置、反馈闭环管理机制。制定网格员日常巡查、信息报送、事件处置等工作规范。明确网格事项准入清单，划清职责边界。完善考核评价机制，奖优罚劣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）推进电商发展，培育新业态。电商交易额增长20%。培育电商示范企业5家。建成电商产业园1个。开展电商培训10场次，培训人员500人。</w:t>
+        <w:t>（四）推进信息支撑，提升工作效能。建设网格化服务管理信息平台，实现人房人企信息电子化。开发网格员移动终端APP，方便信息采集上报。整合雪亮工程、智慧社区等信息资源，实现数据共享。运用大数据分析，提升治理精准度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）完善市场体系，保障市场供应。建成标准化菜市场2个。改造农贸市场1个。认定绿色商场1个。重要生活必需品储备充足。建成重要产品追溯体系。</w:t>
+        <w:t>（五）开展业务培训，提升能力素质。组织网格员岗前培训5期，培训100人次。开展业务技能培训10场次，提升信息采集、群众工作等能力。组织经验交流2次，互相学习借鉴。培养网格员骨干10人，发挥示范带动作用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）加强行业监管，规范市场秩序。开展单用途预付卡专项整治。规范报废机动车回收拆解行业。推进重要产品追溯体系建设。检查商贸企业200家次。</w:t>
+        <w:t>（六）强化考核激励，促进工作落实。制定网格化管理考核办法，明确考核指标。开展月度考核12次、年度考核1次。兑现绩效考核报酬20万元。评选表彰优秀网格员10名。实行末位淘汰，增强网格员责任意识。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（七）注重作用发挥，务求工作实效。网格员全年采集基础信息5000条，上报事件500件。排查发现安全隐患100处，化解矛盾纠纷50件。开展便民服务200次，发放宣传资料5000份。网格化管理在疫情防控、创文巩卫等工作中发挥了重要作用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）消费增长动力不够强劲。</w:t>
+        <w:t>（一）网格员队伍不稳定。工资待遇偏低，人员流动性大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）对外贸易规模仍然偏小。</w:t>
+        <w:t>（二）部门联动不够紧密。网格事项派遣处置协调难度大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）招商引资大项目偏少。</w:t>
+        <w:t>（三）信息化应用不够深入。数据采集质量有待提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）千方百计促进消费扩容提质。</w:t>
+        <w:t>（一）稳定网格员队伍。提高薪酬待遇，完善激励机制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）推动对外贸易稳中提质。</w:t>
+        <w:t>（二）强化部门协同。建立联席会议制度，提升处置效能。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）加大招商引资力度。</w:t>
+        <w:t>（三）深化信息应用。提高数据采集质量，推进数据共享。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强业务培训。提升网格员综合素质和服务能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）完善考核机制。强化结果运用，激发工作动力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 