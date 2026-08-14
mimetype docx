--- v0 (2026-06-26)
+++ v1 (2026-08-14)
@@ -14,303 +14,303 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>基层治理工作总结</w:t>
+        <w:t>宣传思想文化工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入贯彻落实党中央关于加强基层治理体系和治理能力现代化建设的决策部署，坚持党建引领，重心下移，力量下沉，扎实推进基层治理各项工作。</w:t>
+        <w:t>2025年，我单位宣传思想文化工作坚持以习近平新时代中国特色社会主义思想为指导，全面贯彻党的二十大精神，紧紧围绕举旗帜、聚民心、育新人、兴文化、展形象的使命任务，为推动高质量发展提供坚强思想保证和强大精神力量。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）强化党建引领，提升治理效能。坚持把党的领导贯穿基层治理全过程。完成村社区党组织书记培训全覆盖，提升领头雁能力。推行党组织书记一肩挑，实现党务村务统筹推进。发挥党员在基层治理中的先锋模范作用，设立党员责任区、先锋岗100个。</w:t>
+        <w:t>（一）强化理论武装，筑牢思想根基。坚持用党的创新理论凝心铸魂，制定年度学习计划，开展集中学习12次、专题研讨8次。组织学习党的二十届三中全会精神专题学习5次。开展理论宣讲30场次，受众2000人次。举办学习强国挑战答题赛1次，评选学习之星10名。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）完善治理体系，夯实工作基础。推进街道管理体制改革，完成街道职能配置、机构设置、人员编制调整。整合现有力量资源，建立街道综合执法队伍。推进村社区规范化建设，统一场所标识、功能布局。完善基层治理制度体系，新制定制度10项。</w:t>
+        <w:t>（二）强化舆论引导，营造良好氛围。围绕中心工作开展主题宣传，在各级媒体发稿200篇，其中国家级5篇、省级30篇、市级165篇。做好重大活动宣传报道10次。及时处置网络舆情30条，回应社会关切20次。开展网络安全检查4次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）深化网格管理，激活末梢神经。科学划分网格100个，实现区域全覆盖。配齐配强网格员100人，明确工作职责。开发网格化管理信息系统，实现事件上报、分流、处置、反馈闭环管理。全年网格员上报事件500件，办结率95%以上。</w:t>
+        <w:t>（三）强化文明创建，提升文明程度。深入推进文明单位创建，完成省级文明单位复核。开展文明餐桌、文明交通等主题实践活动10次。组织志愿服务活动50次，参与志愿者500人次。评选表彰道德模范5名、最美人物3名。开展诚信主题教育5次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）推进多元共治，凝聚治理合力。发挥村居民自治作用，完善村规民约、居民公约。引导社会组织参与基层治理，培育社会组织5个。发挥群团组织作用，开展共建共治活动20次。引导市场主体履行社会责任，参与基层治理项目5个。</w:t>
+        <w:t>（四）强化文化服务，丰富群众生活。完善公共文化服务设施建设，建成综合性文化服务中心1个。举办文化惠民演出20场次，惠及群众5000人次。开展送文化下乡活动10次。举办书法、绘画、摄影展览3次。组织全民阅读活动10次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）优化服务供给，增进民生福祉。推进政务服务向村社区延伸，开设便民服务事项50项。开展我为群众办实事活动，完成民生实事20件。完善居家养老服务，建成日间照料中心2个。关爱帮扶特殊群体，服务困难群众100人。</w:t>
+        <w:t>（五）强化意识形态，坚守安全底线。严格落实意识形态工作责任制，召开专题会议4次。开展意识形态领域风险隐患排查2次，整改问题5个。加强阵地管理，检查各类文化场所20家次。查处非法出版物10册。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）强化科技支撑，提升智能化水平。推进智慧社区建设，安装智能门禁、人脸识别等设备20套。整合各类信息资源，建设基层治理数据平台。推进雪亮工程向村社区延伸，增加监控点位100个。运用信息化手段提升治理效能。</w:t>
+        <w:t>（六）强化网络建设，占领舆论阵地。加强官方微信公众号建设，发布信息500条，粉丝量增长20%。开展网络公益活动5次。加强网评员队伍建设，培养网评员10名。发布网评文章50篇。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）党建引领基层治理作用发挥不够充分。部分基层党组织凝聚力战斗力不强。</w:t>
+        <w:t>（一）理论武装还需深化。学习方式创新不够，学用结合不够紧密。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）基层治理力量薄弱。人员编制不足，专业化程度不高。</w:t>
+        <w:t>（二）舆论引导能力有待提升。对新媒体运用不够熟练，传播手段相对单一。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）多元共治格局尚未形成。社会力量参与基层治理的积极性不高。</w:t>
+        <w:t>（三）公共文化服务供给还不够丰富。文化活动质量有待提高，惠及面不够广。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）强化党建引领。发挥基层党组织领导核心作用，提升组织力凝聚力。</w:t>
+        <w:t>（一）深化理论学习。创新学习方式方法，推动理论学习入脑入心。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）完善治理体系。深化街道管理体制改革，理顺权责关系。</w:t>
+        <w:t>（二）强化舆论引导。加强媒体融合发展，提升新闻舆论传播力引导力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）深化网格管理。完善网格员管理考核机制，提升服务效能。</w:t>
+        <w:t>（三）推进文明创建。深化群众性精神文明创建活动，提升社会文明程度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）推进多元共治。引导各方力量参与基层治理，形成工作合力。</w:t>
+        <w:t>（四）丰富文化供给。完善公共文化服务体系，满足群众文化需求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）加强队伍建设。充实基层力量，提升干部能力素质。</w:t>
+        <w:t>（五）守好意识形态阵地。加强风险防控，确保意识形态领域安全稳定。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>