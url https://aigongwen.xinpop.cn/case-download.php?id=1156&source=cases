--- v0 (2026-06-26)
+++ v1 (2026-08-14)
@@ -14,303 +14,275 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>综治维稳工作总结</w:t>
+        <w:t>组织工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入贯彻落实平安中国建设工作会议精神，坚持系统治理、依法治理、综合治理、源头治理，扎实推进综治维稳各项工作，有力维护了社会大局和谐稳定。</w:t>
+        <w:t>2025年，我单位组织工作坚持以习近平新时代中国特色社会主义思想为指导，深入贯彻新时代党的建设总要求和新时代党的组织路线，紧紧围绕中心、服务大局，推动组织工作高质量发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、主要工作成效</w:t>
+        <w:t>一、主要工作开展情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）强化组织领导，压实工作责任。调整充实平安建设领导小组，明确成员单位职责分工。召开平安建设工作会议4次，研究部署相关工作。签订综治目标管理责任书30份，压实工作责任。开展综治工作督导检查4次，推动工作落实。</w:t>
+        <w:t>（一）加强政治建设，强化理论武装。坚持把政治建设摆在首位，深入开展主题教育，组织党员干部认真学习习近平新时代中国特色社会主义思想。全年开展理论中心组学习12次，专题研讨8次，撰写心得体会200余篇。举办科级干部培训班2期，培训干部100人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）加强风险防范，维护社会稳定。建立健全社会稳定风险评估机制，对重大决策事项进行风险评估10项。开展社会稳定风险隐患排查化解专项行动，排查风险隐患50个，化解45个。做好重点时期维稳工作，实现五个不发生目标。</w:t>
+        <w:t>（二）加强干部队伍建设，优化队伍结构。坚持党管干部原则，严格执行干部选拔任用程序。全年调整干部3批次，提拔重用干部10人，其中35岁以下年轻干部5人。引进高层次人才3人，专业技术人才5人。完成公务员招录5人，事业人员招聘10人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）深化平安创建，提升防控能力。深入推进平安单位创建活动，创建平安单位10个、平安小区5个、平安企业10家。建成雪亮工程视频监控点位500个，实现重点区域全覆盖。组建专兼职巡逻队10支，开展治安巡逻200次。</w:t>
+        <w:t>（三）加强基层组织建设，夯实战斗堡垒。扎实推进党支部标准化规范化建设，创建示范党支部2个。严格落实三会一课、主题党日等组织生活制度。发展党员5名，培养入党积极分子10名。完成软弱涣散党组织整顿2个。开展支部书记述职评议1次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）创新社会治理，夯实基层基础。推进市域社会治理现代化试点，打造特色亮点3个。深化网格化服务管理，划分网格100个，配备网格员100人。推进综治中心规范化建设，建成综治中心1个。完善矛盾纠纷多元化解机制，调处矛盾纠纷100件。</w:t>
+        <w:t>（四）加强人才队伍建设，激发创新活力。制定人才发展规划，完善人才引进、培养、使用机制。引进硕士及以上学历人才8人。组织专业技能培训30场次，培训人员500人次。建成人才工作室1个，技能大师工作室1个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）加强重点管控，防范风险隐患。做好重点人群服务管理工作，管控刑满释放人员、社区矫正对象、涉邪教人员等50人。开展校园及周边安全综合治理，检查整治校园周边环境10次。加强对肇事肇祸精神病人管控，收治3人。</w:t>
+        <w:t>（五）加强党员教育管理，发挥先锋作用。扎实开展党纪学习教育，组织党员学习党章党规党纪。开展我为群众办实事活动，组织党员志愿服务20次，参与党员300人次。评选表彰优秀共产党员5名、优秀党务工作者2名。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）开展宣传教育，营造良好氛围。开展平安建设宣传月活动，发放宣传资料10000份。举办法律知识讲座10场次，受教育群众2000人次。利用新媒体开展宣传，发布信息100条。评选表彰平安建设先进典型10个。</w:t>
+        <w:t>（六）加强自身建设，提升工作水平。完善组织工作制度，规范工作流程。开展组工干部能力提升行动，提升专业素养。加强信息化建设，运用大数据技术提升工作效能。完成组织史编纂工作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）社会稳定风险依然存在。部分领域矛盾纠纷多发，维护稳定压力较大。</w:t>
+        <w:t>（一）干部队伍结构还需优化。年轻干部储备不足，专业型干部相对紧缺。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）基层治理能力有待提升。网格化服务管理还需深化，社会力量参与不足。</w:t>
+        <w:t>（二）基层组织建设仍存在薄弱环节。部分党组织活力不足，作用发挥不明显。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）综治保障力度不够。综治工作经费、装备保障有待加强。</w:t>
+        <w:t>（三）人才引进培养力度不够。高层次人才引进困难，人才流失现象存在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）维护政治安全。坚决防范抵御敌对势力渗透破坏活动。</w:t>
+        <w:t>（一）优化干部队伍结构。加大年轻干部培养力度，完善后备干部储备机制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）防范化解风险。深入开展社会稳定风险隐患排查化解。</w:t>
+        <w:t>（二）提升基层组织组织力。深化党支部标准化建设，打造特色党建品牌。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）深化平安建设。推进市域社会治理现代化，提升群众安全感。</w:t>
-[...27 lines deleted...]
-        <w:t>（五）加强组织领导。严格落实综治工作责任制，强化考核奖惩。</w:t>
+        <w:t>（三）加大人才工作力度。创新人才引进方式，完善人才服务保障体系。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>