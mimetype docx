--- v0 (2026-06-26)
+++ v1 (2026-08-14)
@@ -14,303 +14,303 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>信访工作总结</w:t>
+        <w:t>党风廉政建设工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入贯彻落实《信访工作条例》，坚持和发展新时代枫桥经验，畅通群众诉求表达渠道，妥善解决群众信访问题，维护了社会和谐稳定。</w:t>
+        <w:t>2025年，我单位深入贯彻落实党中央关于全面从严治党的战略部署，按照上级纪委监委的工作要求，坚持党要管党、全面从严治党，扎实推进党风廉政建设和反腐败工作，营造了风清气正的政治生态。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）压实信访工作责任。严格落实信访工作责任制，层层签订责任书。调整充实信访工作领导小组，明确工作职责。召开信访工作会议12次，研究解决重点信访问题。开展信访工作专项督查4次，推动责任落实。</w:t>
+        <w:t>（一）强化政治监督，保障决策部署落地见效。坚持以政治建设为统领，加强对党中央重大决策部署落实情况的监督检查。围绕脱贫攻坚成果巩固、乡村振兴、生态环保、安全生产等重点工作开展专项监督8次，发现并督促整改问题20个。严肃查处违反政治纪律和政治规矩问题2起，处理处分2人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）畅通信访渠道，方便群众诉求。规范建设信访接待场所，配备必要设施设备。实行领导干部接访制度，主要领导接访12次，接待群众30批次。开展领导干部下访活动5次，现场解决问题10个。推广应用网上信访，信访事项及时受理率、按期办结率均达95%以上。</w:t>
+        <w:t>（二）强化责任落实，推动两个责任贯通协同。严格落实党委主体责任和纪委监督责任，召开党风廉政建设专题会议4次，研究部署相关工作。层层签订党风廉政建设责任书32份，压实工作责任。开展述责述廉2次、民主评议1次，强化结果运用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）开展矛盾排查化解。建立健全矛盾纠纷排查化解机制，开展集中排查5次，排查矛盾纠纷100件。实行矛盾纠纷台账管理，明确责任单位、责任人和化解时限。成功化解矛盾纠纷90件，化解率达90%。防止发生越级上访事件5起，防止民转刑案件2起。</w:t>
+        <w:t>（三）强化正风肃纪，持续深化作风建设。深入贯彻落实中央八项规定精神，驰而不息纠治四风。开展节假日廉洁提醒6次，发送廉政短信1000余条。查处违反中央八项规定精神问题5起，处理处分5人。开展躺平式干部专项整治，处理不作为慢作为干部3人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）推进信访问题解决。扎实开展信访问题专项治理，治理重复信访20件。推行阳光信访、责任信访、法治信访，依法按政策解决群众合理诉求。办理信访事项50件，办结率100%，群众满意率达90%以上。完成上级交办信访事项20件，办结率100%。</w:t>
+        <w:t>（四）强化廉政教育，筑牢拒腐防变防线。扎实开展党纪学习教育，组织学习《中国共产党纪律处分条例》等党内法规。召开警示教育大会4次，观看警示教育片5部。开展廉政谈话50人次，任前廉政考试3人次。打造廉政文化走廊1处，营造浓厚廉政氛围。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）依法规范信访秩序。加强信访法治宣传教育，引导群众依法有序反映诉求。规范信访事项办理程序，严格按照规定时限和要求办理。依法处置违法信访行为，训诫违法信访人员5人。维护了正常信访秩序。</w:t>
+        <w:t>（五）强化监督执纪，保持惩治腐败高压态势。受理信访举报10件，处置问题线索8件，立案查处违纪违法案件3件，给予党纪政务处分3人。运用四种形态处理20人次，其中第一种形态17人次、第二种形态2人次、第三种形态1人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）加强信访基础建设。完善信访信息系统，实现信访事项网上流转、网上办理。配备信访专用设备，提升工作效能。开展信访干部培训5次，提升业务能力。建立健全信访工作制度，规范工作流程。</w:t>
+        <w:t>（六）强化源头治理，健全长效防控机制。深入开展廉政风险点排查，梳理权力清单32项，排查风险点50个，制定防控措施60条。完善财务管理、公务接待、公务用车等制度8项，织密制度笼子。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、存在问题</w:t>
+        <w:t>二、存在的主要问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）信访源头治理不够有力。部分领域矛盾纠纷多发，信访量居高不下。</w:t>
+        <w:t>（一）两个责任落实还不够有力。部分党员干部对党风廉政建设重视不够，存在重业务轻廉政现象。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）信访问题解决质量有待提高。少数信访事项办理不够规范，化解效果不够理想。</w:t>
+        <w:t>（二）作风建设仍需持续深化。形式主义、官僚主义问题仍有表现，文山会海问题尚未根本解决。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）基层信访工作力量薄弱。信访干部配备不足，业务能力有待提升。</w:t>
+        <w:t>（三）监督执纪力度有待加强。日常监督不够精准，主动发现问题能力不足，监督效能有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、下一步工作计划</w:t>
+        <w:t>三、2026年工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）加强源头治理。坚持抓早抓小，加大矛盾纠纷排查化解力度。</w:t>
+        <w:t>（一）持续强化政治监督。加强对党的二十大精神贯彻落实情况的监督检查，确保政令畅通。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）推进事心双解。坚持以人民为中心，依法依规解决群众合理诉求。</w:t>
+        <w:t>（二）压紧压实两个责任。完善责任清单和履责台账，加强检查考核，推动责任落实。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）强化责任落实。严格落实信访工作责任制，严肃追究失职渎职行为。</w:t>
+        <w:t>（三）深化作风纪律建设。持续纠治四风，开展突出问题专项整治，营造良好政治生态。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）加强队伍建设。充实基层信访工作力量，提升干部业务素质。</w:t>
+        <w:t>（四）加强监督执纪问责。运用好四种形态，强化日常监督，严肃查处违纪违法行为。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）推进改革创新。坚持和发展新时代枫桥经验，提升信访工作水平。</w:t>
+        <w:t>（五）深化廉政风险防控。完善制度建设，加强廉政教育，一体推进三不机制建设。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>