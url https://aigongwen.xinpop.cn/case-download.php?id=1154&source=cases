--- v0 (2026-06-26)
+++ v1 (2026-08-14)
@@ -14,289 +14,275 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>招商引资工作总结</w:t>
+        <w:t>意识形态工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位坚持以高质量发展为导向，把招商引资作为推动经济发展的重要抓手，创新招商方式，优化营商环境，招商引资工作取得显著成效。</w:t>
+        <w:t>2025年，我单位坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，紧紧围绕意识形态工作责任制落实，扎实做好意识形态领域各项工作，坚决维护意识形态领域安全。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、主要工作成效</w:t>
+        <w:t>一、主要工作开展情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）健全工作机制，夯实招商基础。完善招商引资工作领导小组，明确责任分工。制定年度招商引资工作计划，分解目标任务。建立健全项目评审、跟踪服务、考核奖惩等工作机制。安排招商引资工作经费500万元，保障工作开展。</w:t>
+        <w:t>（一）强化理论武装，筑牢思想根基。坚持把理论学习作为首要政治任务，制定年度学习计划，开展集中学习12次、专题研讨8次。组织党员干部深入学习习近平总书记系列重要讲话精神，学习强国平台参学率达100%，人均积分超过20000分。举办意识形态专题培训班2期，培训干部100余人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）创新招商方式，提升招商实效。开展产业链招商，围绕主导产业延链补链强链，签约产业链项目10个，合同金额10亿元。开展以商招商，发挥现有企业资源优势，引进配套项目5个。开展驻点招商，在发达地区设立招商联络处2个。开展平台招商，依托各类展会节会签约项目5个。</w:t>
+        <w:t>（二）压实工作责任，完善工作机制。严格落实党委意识形态工作责任制，层层签订责任书，明确责任分工。定期召开意识形态工作专题会议，分析研判形势，排查风险隐患。全年召开专题会议4次，发布风险提示3期。建立健全舆情监测、预警、处置工作机制，确保意识形态领域安全稳定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）强化项目对接，促成合作成果。全年外出招商考察50批次，接待来访客商200批次。新签约项目30个，合同金额50亿元。到位省外资金30亿元，完成年度目标任务的120%。新开工项目20个，新投产项目15个。</w:t>
+        <w:t>（三）加强阵地建设，巩固主流舆论。强化对传统媒体和新媒体的管理，严格执行信息发布审核制度。加强对本单位网站、微信公众号、工作群组的管理，及时更新内容，传播正能量。全年发布信息500余条，阅读量超过10万次。开展网络安全检查4次，清理不良信息10条。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）优化营商环境，服务企业发展。深化放管服改革，推行一窗受理、一网通办。压缩企业开办时间至1个工作日。落实减税降费政策，减免税费1000万元。帮助企业解决用工、用地、融资等实际问题30个。开展企业走访服务，走访企业100家次。</w:t>
+        <w:t>（四）开展宣传教育，营造良好氛围。深入推进社会主义核心价值观宣传教育，开展文明创建活动2次。举办道德讲堂4期，推荐身边好人2名。开展反邪教宣传教育3次，发放宣传资料1000余份。组织观看警示教育片5部受教育人数达500人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）加强园区建设，搭建发展平台。完善园区基础设施配套，新建道路5公里、标准化厂房2万平方米。建成智慧园区平台1个。园区承载能力不断提升，新入园企业10家。园区实现产值50亿元，税收2亿元。</w:t>
-[...13 lines deleted...]
-        <w:t>（六）强化宣传推介，打造投资品牌。制作投资指南、招商宣传片等推介材料。举办专场招商推介会5场次。参加省级以上经贸活动10次。在主流媒体发布招商信息50条。成功举办首届投资贸易洽谈会，签约项目20个。</w:t>
+        <w:t>（五）做好舆情应对，维护社会稳定。建立健全舆情监测体系，安排专人24小时监测网络舆情。全年监测到相关舆情信息50条，及时回应关切30次，化解舆论风险5起。制定完善应急预案2个，开展应急演练1次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）招商引资竞争日趋激烈，政策优势逐步弱化。</w:t>
+        <w:t>（一）理论学习深度不够。学习存在表面化、形式化问题，学用结合不够紧密，学习成果转化不明显。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）重大项目储备不足，大项目、好项目引进难度大。</w:t>
+        <w:t>（二）阵地管理存在薄弱环节。新媒体管理还不够规范，网络意识形态风险防控能力有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）营商环境还需进一步优化，服务效能有待提升。</w:t>
+        <w:t>（三）舆情应对能力有待提升。舆情监测手段比较单一，应急响应机制还不够完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）创新招商方式方法。深化产业链招商、基金招商、亲情招商，提高招商精准度。</w:t>
+        <w:t>（一）深化理论武装。把学习宣传贯彻习近平新时代中国特色社会主义思想作为首要政治任务，创新学习方式，提升学习效果。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）加强重大项目引进。紧盯世界500强、中国500强企业，力争引进重大产业项目。</w:t>
+        <w:t>（二）压实工作责任。严格落实意识形态工作责任制，加强考核问责，形成工作闭环。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）持续优化营商环境。深化放管服改革，提升服务效能，打造投资洼地。</w:t>
+        <w:t>（三）加强阵地建设。强化对各类意识形态阵地的管理，确保主流思想舆论占据主导地位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）强化项目跟踪服务。完善项目推进机制，提高项目落地率和资金到位率。</w:t>
+        <w:t>（四）提升舆情应对能力。完善舆情监测预警机制，提高应急处置能力，维护社会和谐稳定。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>