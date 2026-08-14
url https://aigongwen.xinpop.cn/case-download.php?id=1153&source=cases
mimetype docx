--- v0 (2026-06-25)
+++ v1 (2026-08-14)
@@ -14,303 +14,247 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>环境保护工作总结</w:t>
+        <w:t>党建工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入贯彻落实习近平生态文明思想，牢固树立绿水青山就是金山银山理念，坚持生态优先、绿色发展，扎实推进生态环境保护各项工作，生态环境质量持续改善。</w:t>
+        <w:t>今年以来，在上级党组织的正确领导下，我单位深入学习贯彻习近平新时代中国特色社会主义思想和党的二十大精神，紧紧围绕中心工作，扎实推进党的建设各项工作，取得了明显成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、主要工作成效</w:t>
+        <w:t>一、主要做法和成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）打好污染防治攻坚战。大气环境质量持续改善，优良天数比例达85%以上，PM2.5年均浓度下降5%。水环境质量稳定达标，主要河流断面水质达到Ⅲ类以上。水环境质量稳步提升，集中式饮用水水源地水质达标率100%。土壤环境质量总体稳定，受污染耕地安全利用率达90%以上。</w:t>
+        <w:t>（一）强化政治建设，提升政治引领力。坚持把政治建设摆在首位，深入学习贯彻习近平总书记系列重要讲话精神，严格执行民主集中制，认真落实意识形态工作责任制。全年组织中心组理论学习12次，专题研讨8次，党员干部政治判断力、政治领悟力、政治执行力显著提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）推进生态保护修复。完成生态保护红线划定工作，面积达500平方公里。实施生态修复工程3个，修复面积1000亩。新增造林绿化面积5000亩，森林覆盖率达40%以上。建成湿地公园1个，面积2000亩。治理水土流失面积20平方公里。</w:t>
+        <w:t>（二）强化思想建设，提升理论武装力。扎实开展党史学习教育，建立不忘初心、牢记使命长效机制，创新学习方式方法，通过专题党课、红色教育、警示教育等形式，推动党的创新理论入脑入心。全年开展各类学习活动30余场次，撰写心得体会200余篇。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）强化环境监管执法。开展环保专项行动5次，检查企业100家次。立案查处环境违法行为20起，处罚款金额100万元。办理环境信访投诉50件，办结率100%。完成排污许可证核发20家。推进企业环境信用评价，参评企业50家。</w:t>
+        <w:t>（三）强化组织建设，提升组织战斗力。严格执行三会一课、主题党日、民主评议党员等制度，推进党支部标准化规范化建设。新发展党员5名，培养入党积极分子10名。扎实开展一支部一品牌创建活动，打造特色党建品牌3个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）推动绿色低碳发展。编制碳达峰碳中和实施方案，明确时间表路线图。推进重点行业节能减排，单位GDP能耗下降3%。发展清洁能源，建成光伏发电项目1个，装机容量10兆瓦。推广新能源汽车，新增充电桩20个。</w:t>
+        <w:t>（四）强化作风建设，提升服务执行力。深入贯彻落实中央八项规定精神，持续整治四风问题，开展躺平式干部专项整治。建立健全我为群众办实事长效机制，全年完成民生实事20件，化解信访突出问题15件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）加强环保能力建设。建成环境监测站1个，具备水质、大气、土壤监测能力。配备环境执法车辆2台、无人机1架。开展环保业务培训5次，培训人员100人次。完成第二次全国污染源普查数据更新。</w:t>
-[...13 lines deleted...]
-        <w:t>（六）营造良好舆论氛围。开展六五环境日宣传活动，发放宣传资料3000份。举办环保知识讲座5场次。发布环境信息100条。曝光环境违法典型案例5起。创建绿色社区2个、绿色学校2所。</w:t>
+        <w:t>（五）强化纪律建设，提升制度约束力。严格落实党风廉政建设责任制，认真执行一岗双责，加强廉政风险防控。开展廉政谈话20余人次，警示教育4次，纪律规矩意识明显增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）环境质量持续改善压力较大。大气、水环境质量持续改善难度加大。</w:t>
-[...27 lines deleted...]
-        <w:t>（三）环保监管能力有待提升。监测监控手段不够先进，执法装备配备不足。</w:t>
+        <w:t>在肯定成绩的同时，我们也清醒认识到工作中还存在一些问题和不足：一是党建与业务工作融合还不够紧密，存在两张皮现象；二是部分党组织生活创新不足，吸引力凝聚力有待增强；三是党员教育管理还不够精准，个别党员先锋模范作用发挥不明显。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）深入打好污染防治攻坚战。突出重点领域重点问题，持续改善环境质量。</w:t>
+        <w:t>（一）进一步加强政治建设。持续深化党的创新理论学习，健全第一议题学习制度，增强四个意识、坚定四个自信、做到两个维护，不断提高政治判断力、政治领悟力、政治执行力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）加强生态保护修复。实施山水林田湖草系统治理，提升生态系统稳定性。</w:t>
+        <w:t>（二）进一步强化党建引领。坚持党建与业务同谋划、同部署、同推进、同考核，推动党建工作与中心工作深度融合、相互促进，以高质量党建引领高质量发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）强化环境监管执法。加大执法力度，严厉打击环境违法行为。</w:t>
+        <w:t>（三）进一步创新组织生活。积极探索互联网+党建新模式，运用现代信息技术手段增强党组织活动吸引力，创新主题党日活动形式，提升组织生活质量。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）推动绿色转型发展。落实碳达峰碳中和部署，推动形成绿色发展方式。</w:t>
-[...13 lines deleted...]
-        <w:t>（五）加强环保能力建设。完善监测监控网络，提升环境监管现代化水平。</w:t>
+        <w:t>（四）进一步加强党员教育管理。完善党员分类管理、积分制管理等制度，强化正向激励和反向约束，引导党员立足岗位当先锋、作表率，充分发挥先锋模范作用。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>