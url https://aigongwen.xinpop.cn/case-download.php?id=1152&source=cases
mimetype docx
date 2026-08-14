--- v0 (2026-06-24)
+++ v1 (2026-08-14)
@@ -5,328 +5,424 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="480" w:after="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>安全生产工作总结</w:t>
+        <w:t>年度综合考核工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入贯彻落实习近平总书记关于安全生产的重要论述，坚持人民至上、生命至上，统筹发展和安全，扎实开展安全生产各项工作，全年未发生较大及以上生产安全事故，安全生产形势持续稳定向好。</w:t>
+        <w:t>XX市委组织部：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、主要工作开展情况</w:t>
+        <w:t>根据市委年度综合考核工作统一部署，我单位高度重视，精心组织，扎实做好年度综合考核各项工作。现将有关工作情况总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）强化责任落实，完善监管体系。严格落实安全生产责任制，层层签订责任书50份。调整充实安全生产委员会组成人员，明确职责分工。召开安全生产专题会议12次，研究部署相关工作。开展安全生产巡查督查4次，督促整改问题隐患100处。</w:t>
+        <w:t>一、基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）深化隐患排查，防范化解风险。扎实推进安全生产治本攻坚三年行动，开展安全隐患大排查大整治。检查生产经营单位200家次，发现并整改隐患300处。挂牌督办重大隐患3处。开展危险化学品、建筑施工、道路交通、消防等重点行业领域专项整治5次。</w:t>
+        <w:t>我单位现有内设科室XX个，下属单位XX个，在编干部职工XX人。今年以来，在市委、市政府的正确领导下，我单位坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，紧紧围绕中心工作，较好地完成了年度各项目标任务。在年度综合考核中，我单位在共性目标、职能目标和加减分项等方面均取得了较好成绩。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）强化源头管控，筑牢安全防线。严格安全生产准入条件，对新、改、扩建项目进行安全风险评估。淘汰落后产能和工艺设备5台套。推进安全生产标准化建设，创建达标企业10家。推广安全生产责任保险，覆盖企业50家。</w:t>
+        <w:t>二、主要工作开展情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）加强监测预警，提升应急能力。完善安全生产监测预警系统，实现重大危险源在线监控。修订完善各类应急预案20个。组织开展应急演练5次，参演人员200人次。建成应急物资储备库1个，储备应急物资价值50万元。</w:t>
+        <w:t>（一）强化政治建设，筑牢思想根基。一是扎实开展主题教育。按照中央和省、市统一部署，深入开展学习贯彻习近平新时代中国特色社会主义思想主题教育，制定实施方案，成立领导机构，明确工作分工，确保主题教育有序推进。组织开展集中学习XX次，专题研讨XX次，调研走访XX次，解决群众急难愁盼问题XX件。二是严格落实“第一议题”制度。始终把学习习近平总书记最新重要讲话和重要指示批示精神作为党委（党组）会议第一议题，今年以来共组织学习XX次，做到第一时间传达学习、第一力度推动落实。三是加强政治理论学习。严格落实党委（党组）理论学习中心组学习制度，组织集中学习XX次，专题研讨XX次，党员干部政治理论水平不断提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）强化宣传教育，营造安全氛围。开展安全生产月宣传活动，发放宣传资料5000份。举办安全生产培训10场次，培训从业人员500人次。开展安全知识竞赛2次，参赛人员300人。创建安全生产示范企业5家、安全文化示范企业2家。</w:t>
+        <w:t>（二）强化责任担当，推动高质量发展。一是科学谋划年度工作。年初召开专题会议，深入分析形势，明确年度目标任务，研究制定《年度工作要点》和《重点任务分工方案》，将目标任务细化分解到科室、落实到个人。二是建立重点工作推进机制。实行“月调度、季通报、年总结”工作机制，定期研究分析工作推进情况，及时协调解决存在问题。三是强化督促检查。成立督查工作领导小组，对重点任务完成情况定期督查督办，确保各项工作任务落地落实。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）严格监管执法，震慑违法行为。开展安全生产执法检查100次，立案查处违法行为10起。处罚款金额20万元。曝光典型案例5起。取缔关闭不具备安全生产条件的生产经营单位2家。</w:t>
+        <w:t>（三）强化作风建设，提升工作效能。一是深入开展作风纪律整顿。制定《作风纪律整顿实施方案》，集中利用X个月时间开展作风纪律整顿，查找问题XX个，制定整改措施XX条，全部整改到位。二是严格执行中央八项规定精神。认真贯彻落实中央八项规定及其实施细则精神，深入查找和整改“四风”问题，今年以来“三公”经费同比下降XX%。三是持续改进文风会风。大力精简文件会议，文件数量同比下降XX%，会议数量同比下降XX%，切实减轻基层负担。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、存在的主要问题</w:t>
+        <w:t>（四）强化党建引领，夯实基层基础。一是加强基层组织建设。严格执行“三会一课”、民主生活会、组织生活会等制度，党组织的凝聚力和战斗力不断增强。二是加强党员教育管理。认真做好发展党员工作，今年发展党员XX名。组织开展各类党员教育活动XX次，党员队伍素质不断提升。三是加强党风廉政建设。认真履行全面从严治党主体责任，制定《党风廉政建设责任清单》，层层签订责任书。组织开展廉政谈话XX人次，警示教育XX次，营造了风清气正的良好政治生态。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）企业主体责任落实不够。部分企业安全生产意识不强，安全管理不到位。</w:t>
+        <w:t>（五）强化宗旨意识，办好民生实事。一是扎实开展“我为群众办实事”实践活动。确定民生实事项目XX件，截至目前已完成XX件，群众满意度达XX%。二是认真做好联系帮扶工作。定期走访慰问困难群众，帮助解决生产生活困难XX件，帮扶资金达XX万元。三是畅通群众诉求渠道。设立意见箱、公布举报电话，认真办理群众来信来访，及时回应群众关切，共办理群众诉求XX件，办结率达XX%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）基层监管力量薄弱。基层安全监管人员不足，专业素质有待提高。</w:t>
+        <w:t>三、考核指标完成情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）安全基础依然薄弱。部分企业安全投入不足，设施设备老化。</w:t>
+        <w:t>（一）共性目标完成情况。党建工作方面，党委（党组）理论学习中心组学习、党支部标准化规范化建设、党员发展教育管理等各项工作均按要求完成。党风廉政建设方面，认真落实“两个责任”，深入开展廉政风险防控，未发生违纪违法案件。意识形态工作方面，严格落实意识形态工作责任制，加强阵地管理，意识形态领域总体平稳。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、下一步工作计划</w:t>
+        <w:t>（二）职能目标完成情况。全年共承担职能目标XX项，其中重点目标XX项，一般目标XX项。截至目前，重点目标完成XX项，完成率100%；一般目标完成XX项，完成率XX%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）压实安全生产责任。严格落实三个必须要求，形成齐抓共管工作格局。</w:t>
+        <w:t>（三）加减分项情况。积极争取上级支持，获得省级表彰XX项、市级表彰XX项，承担省级改革试点XX项，在省级以上会议作经验交流XX次。同时，工作中也存在一些不足，被上级通报批评XX次，扣减相应分数。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）深化隐患排查治理。持续开展安全生产大检查，彻底消除事故隐患。</w:t>
+        <w:t>四、存在的不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）加强安全监管执法。加大执法力度，严厉打击安全生产违法行为。</w:t>
+        <w:t>（一）理论学习深度不够。部分党员干部对习近平新时代中国特色社会主义思想的学习还不够系统深入，学用结合不够紧密，运用党的创新理论指导实践、推动工作的能力有待进一步提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）提升本质安全水平。推进科技兴安，提高安全生产科技支撑能力。</w:t>
+        <w:t>（二）工作创新能力有待加强。部分工作存在惯性思维和路径依赖，面对新形势新任务新要求，改革创新的力度不够大，破解发展难题的办法不够多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）强化安全宣传教育。深入开展安全宣传五进活动，提升全民安全意识。</w:t>
+        <w:t>（三）抓工作落实力度不够均衡。个别工作存在重部署轻落实的现象，督促检查的力度有待加强，工作闭环管理机制有待完善。</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>单位名称</w:t>
-[...1 lines deleted...]
-        <w:t>2025年12月31日</w:t>
+        <w:t>五、下一步工作打算</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）持续强化理论武装。深入学习贯彻习近平新时代中国特色社会主义思想和党的二十大精神，做到学思用贯通、知信行统一，切实把学习成果转化为推动工作的强大动力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）持续提升工作效能。对照年度目标任务，查漏补缺，统筹推进，确保高质量完成全年各项目标任务。提前谋划明年工作，为明年工作开好局、起好步奠定坚实基础。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）持续改进工作作风。深入贯彻落实中央八项规定及其实施细则精神，持续整治“四风”问题，力戒形式主义、官僚主义，切实为基层减负松绑。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）持续加强自身建设。坚持以政治建设为统领，全面加强思想、组织、作风、纪律建设，不断提升队伍整体素质和能力水平。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>我单位将以本次年度综合考核为契机，认真总结经验教训，正视问题不足，以更加饱满的工作热情、更加务实的工作作风、更加有力的工作举措，扎实做好各项工作，努力推动各项工作再上新台阶、开创新局面。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>XX单位</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>XXXX年XX月XX日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>