--- v0 (2026-06-24)
+++ v1 (2026-08-14)
@@ -5,314 +5,466 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="480" w:after="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>乡村振兴工作总结</w:t>
+        <w:t>意识形态阵地管理工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入贯彻落实习近平总书记关于三农工作的重要论述，按照产业兴旺、生态宜居、乡风文明、治理有效、生活富裕的总要求，扎实推进乡村全面振兴，各项工作取得明显成效。</w:t>
+        <w:t>XX市委宣传部：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、主要工作成效</w:t>
+        <w:t>意识形态工作是党的一项极端重要的工作，关乎旗帜、关乎道路、关乎国家政治安全。我单位高度重视意识形态阵地管理工作，严格落实意识形态工作责任制，切实加强各类意识形态阵地建设和管理。现将有关工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）推进产业振兴，壮大乡村经济。编制完成乡村产业发展规划，发展特色产业基地5个，面积达1000亩。培育农业龙头企业2家、农民专业合作社3个、家庭农场5个。发展乡村旅游，打造乡村旅游示范点1个，接待游客1万人次，实现旅游收入50万元。农村居民人均可支配收入增长8%。</w:t>
+        <w:t>一、基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）推进人才振兴，培育新型农民。实施乡村人才回引计划，回引在外成功人士5人返乡创业。开展新型职业农民培训10场次，培训农民300人次。培养农村实用人才50人、乡村工匠10人。选派科技特派员5人下乡服务。</w:t>
+        <w:t>我单位共有各类意识形态阵地XX个，其中：微信公众号X个，官方网站X个，政务微博X个，政务抖音号X个，宣传栏（栏）X个，微信工作群XX个。共有兼职宣传员XX人，网评员XX人。今年以来，累计发布各类宣传信息XX条，开展意识形态领域风险排查XX次，全办意识形态领域总体平稳有序，未发生意识形态领域重大问题。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）推进文化振兴，培育文明乡风。完善村级综合文化服务中心3个，新建文化广场2个。开展送文化下乡活动10场次。举办农民丰收节庆祝活动1次。深化文明村镇创建，创建县级文明村2个。开展移风易俗行动，抵制高价彩礼、厚葬薄养等陋习。</w:t>
+        <w:t>二、主要做法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）推进生态振兴，建设美丽乡村。开展农村人居环境整治，新建农村生活垃圾收集设施10处。新建农村污水处理设施1座。完成农村户厕改造100户。实施村庄绿化工程，栽植绿化树木2000株。创建美丽庭院示范户50户。</w:t>
+        <w:t>（一）强化组织领导，压实工作责任。一是成立由主要领导任组长的意识形态工作领导小组，明确一把手是意识形态工作第一责任人，分管领导是直接责任人，其他班子成员按“一岗双责”要求抓好分管领域的意识形态工作。二是将意识形态工作纳入年度工作要点，与业务工作同部署、同落实、同检查、同考核。三是制定《意识形态工作责任制实施细则》《意识形态阵地管理办法》等制度文件，完善工作机制，层层压实责任。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）推进组织振兴，夯实基层基础。完成村两委换届选举，选优配强村级班子。整顿软弱涣散村党组织1个。发展村级集体经济，消除集体经济薄弱村2个，村集体经济收入均达到5万元以上。完善村民自治机制，规范村规民约。</w:t>
+        <w:t>（二）加强阵地建设，筑牢思想根基。一是加强理论武装。严格落实党委（党组）理论学习中心组学习制度，组织集中学习XX次，专题研讨XX次。创新学习形式，利用“学习强国”平台开展线上学习，参学率达到100%。二是加强宣传阵地建设。规范官方新媒体平台运营，严格内容发布审核，确保发布内容导向正确、格调健康。三是加强文化阵地管理。对单位图书室、荣誉室等文化设施进行规范管理，定期更新内容，发挥教育功能。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）巩固拓展脱贫攻坚成果。严格落实四个不摘要求，建立健全防返贫监测帮扶机制。投入衔接资金200万元，实施项目10个。脱贫人口人均纯收入增长10%以上。</w:t>
+        <w:t>（三）严格内容审核，确保导向正确。一是建立完善信息发布“三审三校”制度，所有对外发布的信息必须经过科室负责人初审、分管领导复审、主要领导终审，确保信息内容准确无误。二是加强对网络信息的监控和研判，对涉及本单位的网络舆情进行全天候监测，发现问题及时处置。三是定期开展意识形态领域风险点排查，建立风险台账，制定应对预案，做到防患于未然。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、存在问题</w:t>
+        <w:t>（四）加强队伍建设，提升工作能力。一是配备专职网评员XX人、兼职网评员XX人，负责网络舆情监测和舆论引导工作。二是加强教育培训，组织宣传思想工作培训XX次，参训人员XX人次，有效提升宣传思想工作队伍的政治素质和业务能力。三是建立舆情应对联动机制，加强与网信、公安等部门的沟通协调，形成工作合力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）产业发展水平不高。农业产业链条短，农产品附加值低，市场竞争力不强。</w:t>
+        <w:t>（五）注重日常管理，夯实工作基础。一是建立意识形态阵地台账，对各类阵地实行动态管理，做到底数清、情况明。二是定期召开意识形态工作专题会议，分析研判意识形态领域形势，研究解决存在问题。三是加强对各类讲座、论坛、报告会等活动的管理，严格执行“一事一报”制度，确保活动内容健康向上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）人才短缺问题突出。农村青壮年劳动力外流，人才引不进、留不住。</w:t>
+        <w:t>三、取得的成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）资金投入仍显不足。乡村振兴资金缺口较大，融资渠道单一。</w:t>
+        <w:t>（一）意识形态工作责任制有效落实。将意识形态工作纳入重要议事日程，定期研究部署，班子成员“一岗双责”履行到位，工作格局进一步健全。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、下一步工作计划</w:t>
+        <w:t>（二）理论武装工作不断加强。党委（党组）理论学习中心组学习质量不断提高，党员干部政治理论素养明显提升，理论学习成果有效转化为推动工作的实际成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）大力发展乡村产业。培育壮大特色产业，延长产业链条，推动三产融合发展。</w:t>
+        <w:t>（三）舆论引导能力明显增强。建立健全舆情监测、研判、预警、处置机制，及时回应社会关切，正确引导舆论方向，营造了良好的舆论环境。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）加强乡村人才队伍建设。完善人才引进培养机制，引导各类人才投身乡村振兴。</w:t>
+        <w:t>（四）阵地管理更加规范。各类意识形态阵地管理制度更加完善，“三审三校”制度执行到位，阵地管理规范化、制度化水平显著提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）深化农村改革。推进农村土地制度改革，激发农村发展活力。</w:t>
+        <w:t>（五）队伍素质整体提升。宣传思想工作队伍政治意识、大局意识、责任意识进一步增强，业务能力水平明显提高，工作主动性、创造性进一步激发。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）建设和美乡村。持续改善农村人居环境，打造宜居宜业和美乡村。</w:t>
+        <w:t>四、存在的不足</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>单位名称</w:t>
-[...1 lines deleted...]
-        <w:t>2025年12月31日</w:t>
+        <w:t>（一）意识形态工作创新性不够。个别同志对新形势下意识形态工作的特点规律研究不深，运用新载体新手段开展工作的能力有待提高。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）网络意识形态工作存在短板。新媒体平台管理机制不够完善，对自媒体平台信息的监测和引导力度不够。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）意识形态工作力量相对薄弱。专职工作人员配备不足，兼职人员工作任务繁重，难以保证足够精力投入意识形态工作。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>五、下一步工作打算</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）进一步强化责任意识。深入学习贯彻习近平总书记关于意识形态工作的重要论述，切实增强做好意识形态工作的政治自觉和行动自觉，坚决扛起意识形态工作政治责任。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）进一步加强阵地建设管理。持续完善意识形态阵地管理制度，加强各类阵地建设，丰富宣传内容，创新表达形式，提升传播效果。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）进一步提升舆论引导能力。密切关注网络舆情动态，加强舆情分析研判，提高舆情应对的及时性、有效性，牢牢掌握舆论引导主动权。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）进一步加强队伍建设。充实意识形态工作力量，加强业务培训，提升队伍整体素质，打造政治过硬、本领高强的宣传思想工作队伍。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）进一步完善长效机制。健全意识形态工作制度体系，完善考核评价机制，推动意识形态工作常态化、长效化开展。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>我单位将以更加高度的政治责任感、更加务实的工作作风、更加有力的工作举措，持续抓好意识形态阵地管理工作，不断开创意识形态工作新局面，为推动高质量发展提供坚强思想保证和良好舆论环境。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>XX单位</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>XXXX年XX月XX日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>