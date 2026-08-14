--- v0 (2026-06-23)
+++ v1 (2026-08-14)
@@ -5,328 +5,466 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="480" w:after="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>脱贫攻坚工作总结</w:t>
+        <w:t>依法治国依法行政工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入贯彻落实党中央、国务院关于巩固拓展脱贫攻坚成果同乡村振兴有效衔接的决策部署，坚持目标导向和问题导向，扎实推进各项工作，脱贫攻坚成果得到持续巩固拓展。</w:t>
+        <w:t>XX市委、市政府：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、主要工作成效</w:t>
+        <w:t>今年以来，我单位坚持以习近平法治思想为指导，深入贯彻落实中央和省、市关于法治建设的决策部署，紧紧围绕法治政府建设目标，扎实推进依法治国依法行政各项工作，努力提升各项工作法治化水平。现将有关工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）健全防返贫监测机制。严格落实四个不摘要求，保持现有帮扶政策总体稳定。建立健全防返贫动态监测和帮扶机制，新识别监测对象5户15人。完成脱贫户和监测对象年度收入核查300户。落实帮扶责任人30人，制定帮扶措施100条。</w:t>
+        <w:t>一、基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）持续增加农民收入。大力发展特色产业，带动农户增收致富。实施产业项目5个，投入资金100万元。开展职业技能培训10场次，培训劳动力200人次。转移就业150人，务工收入达200万元。开发公益性岗位20个。</w:t>
+        <w:t>我单位共有行政编制XX人，持有行政执法证件人员XX人，设政策法规科（内含法制机构）X个，配备专职法制工作人员X名。今年以来，共办理行政决策事项XX件，行政处罚案件XX件，行政复议案件XX件，行政应诉案件XX件，法治政府建设各项工作稳步推进。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）巩固三保障成果。持续保障义务教育，脱贫家庭子女无辍学失学。落实教育资助政策，资助学生50人次，发放资助金5万元。强化基本医疗保障，脱贫人口参保率达100%。落实医疗救助政策，报销金额10万元。保障住房安全，完成危房改造2户。</w:t>
+        <w:t>二、主要做法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）加强资金项目管理。规范财政衔接资金使用管理，资金使用率达95%。实施基础设施项目5个，改善群众生产生活条件。建成产业路3公里、灌溉渠系5公里。完成村级活动场所改造1个。</w:t>
+        <w:t>（一）强化组织领导，压实法治建设责任。一是成立以主要领导为组长的法治政府建设工作领导小组，形成一把手负总责、分管领导具体抓、职能科室协同抓的工作格局。二是制定《法治政府建设年度工作计划》《依法行政工作要点》等文件，明确目标任务和工作措施。三是将法治政府建设纳入年度目标责任考核体系，实行平时考核与年度考核相结合，确保各项工作任务落实落地。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）强化驻村帮扶工作。严格选派驻村干部5人，落实属地管理责任。驻村干部走访农户300户，帮助解决实际问题20个。落实驻村工作经费5万元，改善驻村工作条件。驻村干部年度考核全部合格。</w:t>
+        <w:t>（二）健全决策机制，推进依法科学决策。一是严格执行重大行政决策程序，落实公众参与、专家论证、风险评估、合法性审查、集体讨论决定等法定程序。二是建立完善重大行政决策事项目录管理制度，明确重大行政决策事项范围。三是加强合法性审查，做到重大决策合法性审查全覆盖。今年以来，共审查各类合同、协议XX份，审查规范性文件XX件，提出法律意见XX条。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）推进问题整改工作。扎实开展各级各类反馈问题整改工作。完成国家和省脱贫攻坚成效考核反馈问题整改5个。完成审计发现问题整改3个。建立健全长效机制10项。</w:t>
+        <w:t>（三）规范执法行为，提升行政执法水平。一是深化行政执法体制改革，整合执法职能，减少执法层级，提高执法效能。二是全面推行行政执法“三项制度”（行政执法公示制度、执法全过程记录制度、重大执法决定法制审核制度），规范执法行为。三是组织开展行政执法案卷评查活动，抽查案卷XX份，整改问题XX个。四是加强行政执法人员培训，组织执法人员培训XX人次，切实提高执法人员业务素质和执法水平。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、存在问题</w:t>
+        <w:t>（四）强化权力监督，规范行政权力运行。一是自觉接受人大监督、政协监督、监察监督、司法监督，认真办理人大代表建议和政协委员提案XX件。二是全面推进政务公开，主动公开各类政务信息XX条，及时回应社会关切。三是加强内部层级监督，开展专项监督检查XX次，及时纠正违法或不当行政行为。四是自觉接受社会监督和舆论监督，畅通投诉举报渠道，及时处理群众反映的问题。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）产业发展基础薄弱。产业规模小、链条短、带动力不强，抵御市场风险能力不足。</w:t>
+        <w:t>（五）化解矛盾纠纷，促进社会和谐稳定。一是建立健全行政争议多元化解机制，加强行政调解与人民调解、司法调解的衔接配合。二是认真做好行政复议工作，依法审理行政复议案件，维护当事人合法权益。三是加强行政应诉工作，严格执行行政机关负责人出庭应诉制度，行政应诉案件出庭率达100%。四是完善信访工作机制，依法及时解决群众合理诉求，信访案件按期办结率达XX%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）内生动力不足。部分脱贫群众发展意愿不强，存在等靠要思想。</w:t>
+        <w:t>三、取得的成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）返贫风险依然存在。因病因灾等突发因素可能造成规模性返贫。</w:t>
+        <w:t>（一）法治意识明显增强。领导干部运用法治思维和法治方式推动发展的能力不断提升，党员干部学法用法制度化常态化，法治观念深入人心。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、下一步工作计划</w:t>
+        <w:t>（二）制度建设不断完善。建立健全依法行政制度体系，形成较为完善的行政决策、行政执法、行政监督制度机制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）健全防返贫监测帮扶机制。加强动态监测，及时发现和帮扶返贫风险对象。</w:t>
+        <w:t>（三）执法水平显著提升。行政执法行为更加规范，执法文书制作更加标准，执法程序更加严谨，执法能力和水平明显提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）培育壮大特色产业。延伸产业链条，完善利益联结机制，增强带动能力。</w:t>
+        <w:t>（四）营商环境持续优化。深化“放管服”改革，推进证明事项告知承诺制，精简办事流程，提高服务效率，群众满意度不断提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）促进群众持续增收。大力发展庭院经济，促进就近就业创业。</w:t>
+        <w:t>（五）矛盾纠纷有效化解。行政争议多元化解机制不断完善，各类矛盾纠纷得到有效预防和化解，维护了社会和谐稳定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）加强扶贫项目资产管理。规范资产运营维护，确保长期发挥效益。</w:t>
+        <w:t>四、存在的不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）激发群众内生动力。加强感恩教育，引导群众自立自强。</w:t>
+        <w:t>（一）法治建设还存在薄弱环节。部分干部对法治建设重要性认识不足，运用法治思维解决问题的能力有待提高。</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>单位名称</w:t>
-[...1 lines deleted...]
-        <w:t>2025年12月31日</w:t>
+        <w:t>（二）行政执法规范化程度不高。个别执法人员执法行为不够规范，执法程序执行不够严格，执法文书制作不够规范。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）法治宣传教育力度不够。法治宣传形式较为单一，普法针对性和实效性有待增强。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>五、下一步工作打算</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）深入学习贯彻习近平法治思想。把习近平法治思想作为党委（党组）理论学习的重要内容，推动各级领导干部深入学习、准确把握习近平法治思想的核心要义和精神实质。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）持续推进法治政府建设。对照《法治政府建设实施纲要》要求，查漏补缺，补齐短板，确保按期完成法治政府建设各项目标任务。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）进一步规范行政执法行为。深化行政执法体制改革，加强执法监督，持续规范执法行为，不断提升执法公信力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强法治宣传教育。创新法治宣传教育形式，增强普法针对性和实效性，营造浓厚法治氛围。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）强化法治工作保障。加强法制机构和队伍建设，配齐配强法制工作人员，提升法治工作能力和水平。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>我单位将以更加坚定的决心、更加务实的举措，深入推进依法治国依法行政各项工作，努力建设更高水平、更高质量的法治政府，为推动高质量发展提供坚强法治保障。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>XX单位</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>XXXX年XX月XX日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>