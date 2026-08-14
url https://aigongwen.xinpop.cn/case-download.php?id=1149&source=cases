--- v0 (2026-06-23)
+++ v1 (2026-08-14)
@@ -5,342 +5,424 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="480" w:after="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>统战工作总结</w:t>
+        <w:t>全域生态文明建设工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位统战工作坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻习近平总书记关于做好新时代党的统一战线工作的重要思想，围绕中心、服务大局，推动统战工作高质量发展。</w:t>
+        <w:t>XX市委、市政府：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、主要工作开展情况</w:t>
+        <w:t>为深入贯彻落实习近平生态文明思想和“绿水青山就是金山银山”理念，我单位高度重视生态文明建设工作，将其摆在全局工作的突出位置来抓。现将今年以来全域生态文明建设工作情况总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）加强思想政治引领，凝聚共识力量。坚持把思想政治引领作为统战工作首要任务，组织统战成员学习党的二十大精神3次。召开党外人士座谈会2次，听取意见建议10条。开展同心教育活动5次，组织统战成员参观红色教育基地3次。撰写统战理论文章2篇。</w:t>
+        <w:t>一、基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）加强党外代表人士队伍建设。完善党外代表人士信息库，录入党外代表人士30人。推荐党外代表人士参加培训5人次。做好党外干部配备工作，提拔重用党外干部2人。建立党外干部联系制度，联系党外干部10人。</w:t>
+        <w:t>今年以来，我单位认真贯彻落实中央和省、市生态环境保护决策部署，以改善生态环境质量为核心，以解决突出生态环境问题为重点，扎实推进生态文明建设各项工作。辖区内空气质量优良天数达XX天，优良率XX%；地表水国控断面水质达标率XX%；土壤环境质量总体稳定，未发生重大环境污染事件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）促进民族团结进步。深入学习贯彻党的民族政策，开展民族团结进步宣传教育活动5次。走访慰问少数民族群众20人次。帮助少数民族群众解决实际困难5件。创建民族团结进步示范点1个。</w:t>
+        <w:t>二、主要工作举措</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）维护宗教领域和谐稳定。贯彻落实党的宗教工作基本方针，开展宗教政策法规宣传3次。依法管理宗教事务，检查宗教活动场所10家次。排查化解宗教领域风险隐患2起。加强宗教界人士团结引导工作。</w:t>
+        <w:t>（一）强化组织领导，完善工作机制。一是成立生态文明建设工作领导小组，由主要负责同志任组长，定期召开专题会议研究部署生态环境保护工作。二是制定《全域生态文明建设工作方案》《生态环境保护责任清单》等文件，明确目标任务，压实工作责任。三是建立健全生态环境保护工作考核评价体系，将生态环境保护工作纳入年度目标责任考核。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）服务民营经济发展。深入开展民营经济统战工作，走访民营企业20家。召开民营企业家座谈会2次，收集意见建议15条。协调解决民营企业发展难题5件。组织民营企业参加经贸活动3次。</w:t>
+        <w:t>（二）突出重点领域，狠抓污染防治。一是扎实推进蓝天保卫战。加强工业废气、机动车尾气、建筑扬尘等污染防治，开展VOCs治理专项行动，空气质量持续改善。二是碧水保卫战取得实效。全面推行河长制，开展入河排污口排查整治，推进城镇污水处理设施建设和提标改造，地表水环境质量稳步提升。三是净土保卫战稳步推进。开展土壤污染状况详查，加强重金属污染防控，推进化肥农药减量使用，农业面源污染得到有效控制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）加强港澳台海外统战工作。做好港澳台侨胞属走访慰问工作，走访慰问20人次。开展海外统战工作调研1次。加强与海外侨胞的联系交流，邀请海外侨胞返乡考察1次。</w:t>
+        <w:t>（三）坚持绿色发展，推动转型升级。一是大力发展清洁能源，积极推进光伏、风电等可再生能源项目建设。二是加快传统产业绿色化改造，实施重点用能企业节能降碳改造工程。三是大力发展循环经济，推进园区循环化改造，提高资源利用效率。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（七）加强统战部门自身建设。完善统战工作制度，规范工作流程。开展统战干部培训2次，提升业务能力。推进统战信息化建设，建立统战工作数据库。加强统战宣传，报送工作信息20条。</w:t>
+        <w:t>（四）加强生态保护，筑牢生态屏障。一是实施山水林田湖草系统治理，推进生态保护修复工程建设。二是加强自然保护区、风景名胜区等重要生态功能区保护，严守生态保护红线。三是开展农村人居环境整治，推进厕所革命、垃圾分类等工作，改善农村人居环境。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、存在问题</w:t>
+        <w:t>三、取得的成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）大统战工作格局还不够完善。部门协调联动机制不够健全，合力有待加强。</w:t>
+        <w:t>（一）生态环境质量持续改善。PM2.5年均浓度同比下降XX%，空气质量综合指数排名位居全省前列。国控断面水质稳定达标，县级及以上集中式饮用水水源地水质达标率保持100%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）党外代表人士培养力度不够。后备人才储备不足，培养路径需要拓宽。</w:t>
+        <w:t>（二）生态安全屏障更加牢固。新增造林绿化面积XX亩，森林覆盖率提升至XX%。完成生态修复面积XX亩，治理水土流失面积XX平方公里。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）统战工作创新不足。方式方法比较传统，特色亮点不够突出。</w:t>
+        <w:t>（三）绿色发展水平明显提升。单位GDP能耗同比下降XX%，清洁能源消费占比提升至XX%。建成省级绿色工厂XX家，循环经济示范企业XX家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、下一步工作计划</w:t>
+        <w:t>（四）生态文明制度体系不断完善。建立健全生态环境损害赔偿、责任追究等制度，完善生态环境监测网络，形成了一批可复制、可推广的制度成果。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）完善大统战工作格局。加强党对统战工作的集中统一领导，形成工作合力。</w:t>
+        <w:t>四、存在的不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）加强党外代表人士队伍建设。加大培养使用力度，做好政治安排。</w:t>
+        <w:t>（一）生态环境质量持续改善压力较大。大气污染防治形势依然严峻，水环境治理成效仍需巩固，土壤污染防控任务艰巨。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）深化民族团结进步创建。铸牢中华民族共同体意识，促进各民族交往交流交融。</w:t>
+        <w:t>（二）绿色发展水平有待提高。产业结构调整任务较重，清洁能源发展规模有限，节能减排压力依然较大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）促进民营经济高质量发展。优化营商环境，服务民营经济健康发展。</w:t>
+        <w:t>（三）生态环境保护投入不足。环保基础设施建设欠账较多，资金投入与生态环境保护需求仍有差距。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）维护宗教领域和谐稳定。依法管理宗教事务，防范化解风险隐患。</w:t>
+        <w:t>五、下一步工作打算</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>单位名称</w:t>
-[...1 lines deleted...]
-        <w:t>2025年12月31日</w:t>
+        <w:t>（一）深入打好污染防治攻坚战。聚焦重点区域、重点行业、重点时段，持续推进大气、水、土壤污染防治，确保完成年度目标任务。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）加快推进绿色低碳发展。制定碳达峰碳中和行动方案，推动能源结构优化升级，严控高耗能高排放项目盲目发展。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）加强生态系统保护修复。深入推进山水林田湖草系统治理，实施重要生态系统保护和修复重大工程，提升生态系统质量和稳定性。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）健全完善生态文明制度体系。深化生态文明体制改革，完善生态环境治理体系，提升生态环境治理能力现代化水平。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>我单位将始终坚持以习近平生态文明思想为指导，坚定不移走生态优先、绿色发展之路，以更高标准、更严要求、更实举措推进全域生态文明建设，努力建设天蓝、地绿、水清的美丽XX。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>XX单位</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>XXXX年XX月XX日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>