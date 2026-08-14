--- v0 (2026-06-23)
+++ v1 (2026-08-14)
@@ -5,328 +5,382 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="480" w:after="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>宣传思想文化工作总结</w:t>
+        <w:t>全面深化改革工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位宣传思想文化工作坚持以习近平新时代中国特色社会主义思想为指导，全面贯彻党的二十大精神，紧紧围绕举旗帜、聚民心、育新人、兴文化、展形象的使命任务，为推动高质量发展提供坚强思想保证和强大精神力量。</w:t>
+        <w:t>XX市委、市政府：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、主要工作成效</w:t>
+        <w:t>根据市委全面深化改革领导小组工作部署，我单位认真贯彻落实中央和省、市关于全面深化改革的决策部署，紧紧围绕中心工作，坚持问题导向，强化责任担当，稳步推进各项改革任务落地见效。现将有关工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）强化理论武装，筑牢思想根基。坚持用党的创新理论凝心铸魂，制定年度学习计划，开展集中学习12次、专题研讨8次。组织学习党的二十届三中全会精神专题学习5次。开展理论宣讲30场次，受众2000人次。举办学习强国挑战答题赛1次，评选学习之星10名。</w:t>
+        <w:t>一、基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）强化舆论引导，营造良好氛围。围绕中心工作开展主题宣传，在各级媒体发稿200篇，其中国家级5篇、省级30篇、市级165篇。做好重大活动宣传报道10次。及时处置网络舆情30条，回应社会关切20次。开展网络安全检查4次。</w:t>
+        <w:t>今年以来，我单位共承担改革任务XX项，其中重点改革项目XX项，主责改革事项XX项，配合改革事项XX项。截至目前，已完成XX项，基本完成XX项，持续推进XX项，改革任务完成率达XX%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）强化文明创建，提升文明程度。深入推进文明单位创建，完成省级文明单位复核。开展文明餐桌、文明交通等主题实践活动10次。组织志愿服务活动50次，参与志愿者500人次。评选表彰道德模范5名、最美人物3名。开展诚信主题教育5次。</w:t>
+        <w:t>二、主要做法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）强化文化服务，丰富群众生活。完善公共文化服务设施建设，建成综合性文化服务中心1个。举办文化惠民演出20场次，惠及群众5000人次。开展送文化下乡活动10次。举办书法、绘画、摄影展览3次。组织全民阅读活动10次。</w:t>
+        <w:t>（一）加强组织领导，压实改革责任。一是成立由主要领导任组长的全面深化改革工作领导小组，明确一把手负总责、分管领导具体抓、责任科室抓落实的工作机制。二是制定《XX单位全面深化改革工作实施方案》和年度改革任务分解表，将改革任务细化到岗、量化到人。三是建立改革任务台账和周调度、月通报、季总结制度，定期研究解决改革推进中的困难和问题。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）强化意识形态，坚守安全底线。严格落实意识形态工作责任制，召开专题会议4次。开展意识形态领域风险隐患排查2次，整改问题5个。加强阵地管理，检查各类文化场所20家次。查处非法出版物10册。</w:t>
+        <w:t>（二）突出重点领域，聚焦关键环节。一是紧紧围绕经济体制改革这个重点，在优化营商环境、深化“放管服”改革等方面精准发力。二是积极推进社会治理体制改革，完善基层治理体系，提升社会治理效能。三是稳步推进民生领域改革，在教育、医疗、养老等方面推出系列惠民举措。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）强化网络建设，占领舆论阵地。加强官方微信公众号建设，发布信息500条，粉丝量增长20%。开展网络公益活动5次。加强网评员队伍建设，培养网评员10名。发布网评文章50篇。</w:t>
+        <w:t>（三）坚持问题导向，破解发展难题。一是深入开展调查研究，组织干部深入基层一线，摸清改革堵点痛点难点。二是建立改革问题收集、分类、转办、反馈机制，对群众反映强烈的突出问题实行挂账销号管理。三是加强改革政策宣传解读，及时回应社会关切，营造良好改革氛围。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、存在问题</w:t>
+        <w:t>三、取得的成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）理论武装还需深化。学习方式创新不够，学用结合不够紧密。</w:t>
+        <w:t>（一）营商环境持续优化。全面推进“一网通办”“一窗受理”，企业开办时间压缩至XX个工作日以内，工程建设项目审批时限压缩XX%以上。落实减税降费政策，为企业减轻负担XX亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）舆论引导能力有待提升。对新媒体运用不够熟练，传播手段相对单一。</w:t>
+        <w:t>（二）社会治理体系不断完善。建成市、县、乡、村四级综治中心体系，实现网格化管理全覆盖。矛盾纠纷多元化解机制有效运行，信访总量同比下降XX%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）公共文化服务供给还不够丰富。文化活动质量有待提高，惠及面不够广。</w:t>
+        <w:t>（三）民生福祉稳步增进。城镇新增就业XX人，超额完成年度目标任务。城乡居民基本养老保险参保率达到XX%，基本医疗保险覆盖率达到XX%。新建改扩建学校XX所，新增学位XX个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、下一步工作计划</w:t>
+        <w:t>四、存在的不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）深化理论学习。创新学习方式方法，推动理论学习入脑入心。</w:t>
+        <w:t>（一）部分改革任务推进较慢。受客观因素影响，个别重点改革项目进度滞后于时间节点要求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）强化舆论引导。加强媒体融合发展，提升新闻舆论传播力引导力。</w:t>
+        <w:t>（二）改革创新能力有待提升。部分干部存在因循守旧思想，运用新理念新思路破解发展难题的能力不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）推进文明创建。深化群众性精神文明创建活动，提升社会文明程度。</w:t>
+        <w:t>（三）改革协同力度不够。部分跨部门改革事项统筹协调不够顺畅，信息共享和业务协同机制有待完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）丰富文化供给。完善公共文化服务体系，满足群众文化需求。</w:t>
+        <w:t>五、下一步工作打算</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="839"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）守好意识形态阵地。加强风险防控，确保意识形态领域安全稳定。</w:t>
+        <w:t>（一）强化责任担当，确保完成任务。对照年度改革任务台账，逐项梳理进度，倒排工期、挂图作战，确保按时保质完成各项改革任务。</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>单位名称</w:t>
-[...1 lines deleted...]
-        <w:t>2025年12月31日</w:t>
+        <w:t>（二）加强督察督办，狠抓工作落实。建立健全改革任务督察督办机制，对进度滞后的任务进行专项督办，对重视不够、推进不力的单位和个人进行约谈。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）注重总结提炼，打造改革品牌。及时总结改革工作中的好经验好做法，加大宣传推广力度，努力形成可复制、可推广的改革典型案例。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>今后，我单位将继续以习近平新时代中国特色社会主义思想为指导，深入贯彻落实中央和省、市全面深化改革部署要求，以更加坚定的决心、更加务实的举措、更加有力的行动，持续推进全面深化改革各项工作，为推动高质量发展作出新的更大贡献。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>XX单位</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="1786"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>XXXX年XX月XX日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>