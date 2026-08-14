--- v0 (2026-06-23)
+++ v1 (2026-08-14)
@@ -5,300 +5,751 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年度机关效能建设工作总结</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年，在市委、市政府的正确领导下，市机关效能建设领导小组办公室坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，贯彻落实党中央、国务院关于加强作风建设的决策部署，持续深化机关效能建设，开展“改进作风、提升效能、优化环境”专项行动，机关效能建设工作取得新成效。现将全年工作总结如下：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>一、基本情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）政务服务效能持续提升。我们深入推进“放管服”改革，政务服务质量和效率不断提高。市级政务服务事项“网上办”比例达到xx%，“掌上办”比例达到xx%，“最多跑一次”比例达到xx%。行政审批事项平均办理时限压缩至xx个工作日，较上年缩短xx%。开展延时服务、预约服务、上门服务xx件次，群众办事更加便捷。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）机关作风明显好转。我们驰而不息纠治“四风”，机关作风持续向好。开展机关作风明察暗访xx次，通报典型问题xx起。查处违反中央八项规定精神问题xx起，处理xx人。整治形式主义官僚主义，查摆整改问题xx个。精文减会取得实效，发文数量、会议数量分别下降xx%和xx%。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）营商环境不断优化。我们对标先进、深化改革，营商环境进一步优化。企业开办时间压缩至x个工作日，工程建设项目审批时限压缩至xx个工作日。落实各项惠企政策，为市场主体减负xx亿元。建立“政企恳谈会”制度，召开座谈会x场次，协调解决问题xx个。市场主体获得感明显增强。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）效能监督深入推进。我们强化效能监督检查，推动各项任务落实。开展重点任务专项督查xx次，印发督查通报xx期。受理效能投诉xx件，办结率xx%。完成重要会议、重点工作贯彻落实情况专项督查xx次。效能考核评价体系不断完善，考核结果作为评先评优重要依据。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>二、主要做法</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）加强组织领导。我们高度重视机关效能建设工作，强化统筹协调。调整完善市机关效能建设领导小组，明确职责分工。制定年度工作要点和任务分工方案，分解任务xx项。召开机关效能建设工作会议x次，部署推进重点工作。建立健全“月调度、季通报、年考核”工作机制。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）深化效能革命。我们聚焦重点领域和关键环节，深入推进效能革命。深化行政审批制度改革，推进“三集中三到位”，xx个部门审批职能向一个科室集中。推行“容缺受理”“告知承诺”制度，精简办事材料xx项。推进“一件事一次办”改革，推出套餐服务xx个。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）强化正风肃纪。我们坚持严的主基调，持续正风肃纪。深入落实中央八项规定及其实施细则精神，驰而不息纠治“四风”。开展“中梗阻”问题专项整治，查处推诿扯皮、敷衍塞责等问题xx起。整治指尖上的形式主义，精简微信群、工作群xx个。查处享乐主义奢靡之风问题xx起，持续释放从严信号。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）完善制度机制。我们坚持标本兼治，健全效能建设长效机制。完善机关效能建设制度xx项，形成较为完备的制度体系。建立“效能点评”制度，对窗口单位进行明察暗访xx次。完善12345热线办理机制，受理群众诉求xx万件，办结率xx%。建立效能建设约谈制度，对效能问题突出的单位负责人约谈xx人次。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>三、存在问题</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）效能建设还存在薄弱环节。个别部门对效能建设重视不够，存在“上热中温下冷”现象。效能制度执行不够严格，部分问题边改边犯。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）“中梗阻”问题仍然存在。少数科室、单位存在权力运行不透明、办事流程不优化问题。个别工作人员服务意识不强，“门好进、脸好看、事难办”现象仍然存在。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）形式主义官僚主义禁而不绝。文山会海问题有所反弹，以文件落实文件、以会议落实会议依然存在。过度留痕问题依然突出，基层负担仍然较重。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）营商环境还需进一步优化。个别惠企政策落实不到位，企业获得感不强。涉企审批仍然较多，办事效率有待提高。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>四、下一步工作打算</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）持续深化“放管服”改革。推进审批服务事项“一网通办”“一窗受理”。深化“证照分离”“一件事一次办”改革。推广电子印章、电子证照应用，提升政务服务便利化水平。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）深入整治“四风”问题。严格落实中央八项规定精神，驰而不息纠治“四风”。深入开展“中梗阻”问题专项整治，畅通政策落实“最后一公里”。坚决整治形式主义官僚主义，切实为基层减负。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）优化营商环境。对标先进地区，持续深化营商环境改革。加大惠企政策落实力度，推动政策直达快享。建立健全政企沟通机制，及时回应企业诉求。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）强化效能监督问责。加大效能监督检查力度，开展重点领域专项督查。完善效能投诉办理机制，严肃查处效能问题。严格效能考核，强化结果运用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）健全长效机制。完善机关效能建设制度体系，形成用制度管权、管事、管人的机制。加强效能教育，增强干部效能意识。建立效能建设“回头看”制度，巩固整治成果。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年，我们将在市委、市政府的坚强领导下，以更加坚定的决心、更加有力的举措、更加务实的作风，持续深化机关效能建设，为推动经济社会高质量跨越式发展提供坚强作风保证！</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年xx月xx日</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>组织工作总结</w:t>
+        <w:t>（单位名称）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
-          <w:sz w:val="32"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>2025年，我单位组织工作坚持以习近平新时代中国特色社会主义思想为指导，深入贯彻新时代党的建设总要求和新时代党的组织路线，紧紧围绕中心、服务大局，推动组织工作高质量发展。</w:t>
-[...225 lines deleted...]
-        <w:t>2025年12月31日</w:t>
+        <w:t>（盖章）</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>