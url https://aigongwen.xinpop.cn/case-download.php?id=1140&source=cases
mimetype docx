--- v0 (2026-06-23)
+++ v1 (2026-08-14)
@@ -6,345 +6,750 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="center"/>
-[...13 lines deleted...]
-        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>配音行业作为文化产业的重要组成部分，承担着影视配音、广告配音、有声读物制作的重要职责。2025年度，我单位深入贯彻落实国家关于文化产业发展的战略部署，紧紧围绕配音行业高质量发展目标，各项工作取得显著成效。</w:t>
+        <w:t>xxxx年度林业和草原工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）市场规模稳步增长。全年配音行业实现营业收入约150亿元，同比增长16.5%。其中，影视配音收入占比35%，广告配音占比25%，有声读物占比20%，动画配音占比15%，其他配音占比5%。线上配音服务快速发展，网络配音收入占比达40%，较上年增长15个百分点。</w:t>
+        <w:t>xxxx年，在市委、市政府的正确领导下，市林业和草原局坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，践行“绿水青山就是金山银山”理念，统筹推进林草资源保护、生态环境修复、绿色产业发展等各项工作，林业和草原工作取得新成效。现将全年工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务需求结构变化。影视配音需求稳定，影视剧、纪录片配音增多。广告配音需求增长，商业广告、宣传片配音增多。有声读物需求旺盛，知识付费推动发展。动画配音需求增加，国产动画发展带动需求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）技术水平显著提升。配音技术进步，录音质量提高。后期制作技术提升，音效处理能力增强。AI配音技术发展，智能配音应用增多。远程配音技术成熟，在线配音普及。</w:t>
+        <w:t>一、基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）人才培养成效显著。开展配音专业培训，培训人员超过2万人次。组织配音大赛，发掘优秀人才。建立配音人才库，储备专业人才。全年培养专业配音员超过3000人，人才队伍壮大。</w:t>
+        <w:t>（一）生态保护修复成效显著。我们坚持保护优先、自然恢复为主，统筹推进山水林田湖草系统治理。全年完成造林绿化面积xx万亩，其中人工造林xx万亩、封山育林xx万亩、森林抚育xx万亩。新增森林面积xx万亩，森林覆盖率提高到xx%。治理退化草原xx万亩，草原综合植被盖度达到xx%。完成湿地保护修复xx万亩，湿地保护率达到xx%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）行业规范化建设取得进展。制定配音行业服务标准，规范服务流程。开展配音员资质认证，提高专业水平。建立服务质量评价体系，提升服务水平。处理投诉举报650余件，满意度达89%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）版权保护持续加强。开展版权保护宣传，提高版权意识。建立版权登记机制，保护创作者权益。处理版权纠纷案件280余起，版权保护环境改善。推动版权交易平台建设，促进版权交易。</w:t>
+        <w:t>（二）森林资源管理不断加强。我们严格落实林长制，建立健全森林资源保护管理体系。完成森林资源规划设计调查，建立森林资源数据库。严格林地用途管制，审核审批建设项目使用林地xx公顷。严守生态保护红线，落实生态红线管控要求。加强林木采伐管理，采伐蓄积量控制在年度限额以内。森林火灾受害率控制在xx‰以下，未发生重特大森林火灾。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）技术创新取得进展。支持配音技术创新，提高配音质量。推动AI配音应用，提高配音效率。建设配音技术平台，提升服务能力。开发配音软件工具，降低配音成本。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在的问题与不足</w:t>
+        <w:t>（三）自然保护地管理持续优化。我们加快推进自然保护地体系建设，不断完善保护地管理机制。xx国家级自然保护区完成勘界立标，保护面积达到xx公顷。推进自然公园建设，新增省级湿地公园x个、森林公园x个。强化自然保护地监管，开展“绿盾”专项行动，排查整改问题xx个。推进国家公园体制试点工作，配合做好自然保护地整合优化。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）专业水平有待提高。从业人员资质参差不齐，专业技能有待提高。培训体系不完善，培训质量不稳定。专业配音员缺乏，高端人才不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）行业规范程度不高。行业准入标准不明确，市场秩序有待规范。配音价格不透明，价格竞争激烈。配音质量参差不齐，服务质量不稳定。</w:t>
+        <w:t>（四）林草产业稳步发展。我们依托林草资源优势，发展特色林草产业，促进群众增收致富。新发展经济林xx万亩，干鲜果品产量达到xx万吨。林下经济面积达到xx万亩，产值xx亿元。发展林草种苗产业，种植面积xx万亩，产值xx亿元。生态旅游和森林康养产业蓬勃发展，接待游客xx万人次，实现产值xx亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）版权保护有待加强。版权意识薄弱，侵权行为时有发生。版权维权成本高，维权难度大。版权交易机制不完善，交易不活跃。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下一步工作计划</w:t>
+        <w:t>二、主要做法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）提升专业水平。完善培训体系，提高培训质量。组织专业认证，规范从业资格。建立人才评价机制，激励人才成长。培养高端人才，满足市场需求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）规范行业发展秩序。完善行业准入标准，规范经营行为。制定配音价格标准，规范价格行为。建立服务质量评价体系，提升服务水平。推动诚信体系建设，营造良好市场环境。</w:t>
+        <w:t>（一）全面推行林长制。我们建立健全林长制工作体系，压实各级林长责任。市级林长巡林xx次，县级林长巡林xx次，协调解决重点问题xx个。设立林长制公示牌xx块，接受社会监督。完善林长制工作制度，建立“林长+警长”“林长+检察长”协作机制。强化林长制考核评价，推动工作落实。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）加强版权保护。开展版权保护宣传，提高版权意识。完善版权登记机制，保护创作者权益。建立版权交易平台，促进版权交易。处理版权纠纷，维护合法权益。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）推动技术创新。支持配音技术创新，提高配音质量。推动AI配音应用，提高配音效率。建设配音技术平台，提升服务能力。开发配音软件工具，降低配音成本。</w:t>
+        <w:t>（二）加强森林资源保护。我们严格落实森林资源保护责任，加强森林资源监管。开展森林督查和执法专项行动，查处涉林违法案件xx件。强化森林病虫害防治，实施防治面积xx万亩，防治率达到xx%。加强野生动物保护，开展“清风行动”等专项行动，收缴野生动物及其制品xx件（只）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）推进国土绿化行动。我们科学推进国土绿化，提高森林质量和生态功能。实施重点区域绿化工程，完成廊道绿化xx公里、村庄绿化xx个。推广使用乡土树种和良种壮苗，造林良种使用率达到xx%。实行封山育林，促进森林自然恢复。加强新造林地管护，确保造一片活一片。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）深化集体林权制度改革。我们巩固扩大集体林权制度改革成果，激活林草发展活力。推进集体林地所有权、承包权、经营权“三权分置”，放活林地经营权。发展林业适度规模经营，引导林地有序流转xx万亩。培育林业专业合作社xx个、家庭林场xx个。创新林业金融产品，发放林权抵押贷款xx万元。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>三、存在问题</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）森林资源质量不高。我市森林资源整体质量偏低，中幼龄林比重大，单位面积蓄积量低于全国平均水平。森林结构不合理，纯林多、混交林少，生态系统稳定性不强。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）林草保护压力依然较大。基础设施建设、项目建设等用地需求与林地保护矛盾突出。森林火灾风险依然较高，防控压力大。林草有害生物呈高发态势，防治任务艰巨。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）林草产业发展水平较低。林草产业规模小、链条短，资源优势尚未有效转化为产业优势。林产品附加值低，精深加工能力不足。生态旅游和森林康养产业起步晚，发展空间大。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）基层基础工作薄弱。基层林业站所基础设施落后，装备设备老旧。林业科技推广体系不完善，技术服务能力不强。林草专业人才短缺，难以满足工作需要。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>四、下一步工作打算</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）加强森林资源保护管理。严格林地用途管制，加强建设项目使用林地审核审批。强化森林资源监管，开展森林督查专项行动。严格林木采伐管理，控制采伐强度。加强森林防火和病虫害防治，确保森林资源安全。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）科学推进国土绿化。实施森林质量精准提升工程，提高森林质量和效益。推进重点区域绿化，完成年度造林绿化任务。加强新造林抚育管护，提高成活率保存率。推进草原生态修复，提高草原植被盖度。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）完善自然保护地体系。推进自然保护地整合优化，构建科学的自然保护地体系。加强自然保护区管理，提升保护能力和水平。推进国家公园建设，争取纳入国家公园布局。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推动林草产业高质量发展。发展特色经济林，扩大产业规模。推进林下经济规模化发展，提高林地利用率。发展生态旅游和森林康养产业，培育新的增长点。加强林草产品品牌建设，提升市场竞争力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）深化林草改革创新。深化集体林权制度改革，激活发展活力。推进林长制走深走实，完善工作长效机制。创新投融资机制，拓宽资金来源渠道。加强林业科技创新，支撑林草高质量发展。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年，我们将在市委、市政府的坚强领导下，深入践行习近平生态文明思想，攻坚克难、真抓实干，奋力推动林业和草原工作高质量发展，为建设美丽xx、筑牢生态安全屏障作出新的更大贡献！</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年xx月xx日</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>（单位名称）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>（盖章）</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>