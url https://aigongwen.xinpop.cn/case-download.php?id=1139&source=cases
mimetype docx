--- v0 (2026-06-23)
+++ v1 (2026-08-15)
@@ -6,345 +6,750 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="center"/>
-[...13 lines deleted...]
-        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>模特行业作为时尚产业的重要组成部分，承担着展示时尚、传播文化、服务商业的重要职责。2025年度，我单位深入贯彻落实国家关于文化产业发展的战略部署，紧紧围绕模特行业规范发展目标，各项工作取得显著成效。</w:t>
+        <w:t>xxxx年度农业农村工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）市场规模稳步增长。全年模特行业实现营业收入约280亿元，同比增长12.5%。其中，时装模特服务收入占比40%，商业模特占比30%，平面模特占比20%，其他模特服务占比10%。线上模特服务快速发展，网络模特收入占比达25%，较上年增长10个百分点。</w:t>
+        <w:t>xxxx年，在市委、市政府的正确领导下，市农业农村局坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，全面落实党中央、国务院关于“三农”工作的决策部署，坚持农业农村优先发展，全面推进乡村振兴，农业农村工作取得新成效。现将全年工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务需求结构变化。时装模特需求稳定，时装周、品牌发布会增多。商业模特需求增长，广告拍摄、商业活动增多。平面模特需求增加，电商拍摄、杂志拍摄增多。直播模特兴起，网络直播带货增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）服务水平显著提升。模特专业素质提高，职业能力增强。模特培训规范化，培训效果提升。模特经纪专业化，服务质量稳定。模特权益保障加强，行业环境改善。</w:t>
+        <w:t>一、基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）人才培养成效显著。开展模特专业培训，培训人员超过3万人次。组织模特大赛，发掘优秀人才。建立模特人才库，储备专业人才。全年培养专业模特超过5000人，人才队伍壮大。</w:t>
+        <w:t>（一）粮食和重要农产品生产稳定。我们坚决扛稳粮食安全政治责任，粮食种植面积达到xx万亩，总产量xx万吨，同比增长xx%。新建高标准农田xx万亩，累计建成xx万亩。蔬菜种植面积xx万亩，产量xx万吨。生猪存栏xx万头、出栏xx万头，肉类总产量xx万吨。完成春季重大动物疫病防控，免疫密度达到xx%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）行业规范化建设取得进展。制定模特行业服务标准，规范服务流程。开展模特资质认证，提高专业水平。建立服务质量评价体系，提升服务水平。处理投诉举报850余件，满意度达88%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）权益保障持续加强。完善模特合同范本，规范签约行为。建立模特权益保障机制，维护合法权益。开展权益保护宣传，提高维权意识。处理权益纠纷案件320余起，权益保障环境改善。</w:t>
+        <w:t>（二）乡村特色产业加快发展。我们深入推进农业供给侧结构性改革，做大做强乡村特色产业。新增中药材种植面积xx万亩，食用菌产量xx万吨，茶叶产量xx吨。创建省级现代农业产业园x个、市级现代农业产业园xx个。新培育农业龙头企业xx家，农民专业合作社xx家，家庭农场xx家。农产品加工产值达到xx亿元，同比增长xx%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）品牌建设成效明显。开展"模特行业品牌培育工程"，培育一批知名模特经纪公司。支持企业参加行业评选，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。新增知名模特经纪品牌20余个，品牌价值评估体系完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在的问题与不足</w:t>
+        <w:t>（三）农村人居环境持续改善。我们深入实施农村人居环境整治提升五年行动，建设美丽宜居乡村。完成农村户厕改造xx万户，农村卫生厕所普及率达到xx%。建制村污水处理设施覆盖率达到xx%。农村生活垃圾收运处置体系实现全覆盖。新建“四好农村路”xx公里。创建省级美丽乡村示范村xx个、市级美丽乡村xx个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）专业水平有待提高。从业人员资质参差不齐，专业技能有待提高。培训体系不完善，培训质量不稳定。职业素养不强，职业道德有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）行业规范程度不高。行业准入标准不明确，市场秩序有待规范。小型模特经纪公司管理不规范，服务质量难以保证。价格竞争激烈，恶性竞争时有发生。</w:t>
+        <w:t>（四）农村改革深入推进。我们深化农村重点领域改革，激发乡村发展活力。完成农村集体产权制度改革阶段性任务，村级集体经济组织实现全覆盖。土地流转面积达到xx万亩，流转率达到xx%。新型农业经营主体蓬勃发展，纳入名录管理家庭农场xx家。农业社会化服务体系不断健全，服务小农户比例达到xx%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）权益保障有待加强。合同不规范，权益纠纷时有发生。收入分配不合理，模特权益受损。维权成本高，维权渠道不畅。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下一步工作计划</w:t>
+        <w:t>二、主要做法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）提升专业水平。完善培训体系，提高培训质量。组织专业认证，规范从业资格。建立人才评价机制，激励人才成长。开展职业道德教育，提高职业素养。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）规范行业发展秩序。完善行业准入标准，规范经营行为。加强从业人员培训，提高专业技能。建立服务质量评价体系，提升服务水平。推动诚信体系建设，营造良好市场环境。</w:t>
+        <w:t>（一）稳定粮食生产。我们严格落实粮食安全党政同责，将粮食生产任务分解落实到县乡村。实施“藏粮于地、藏粮于技”战略，推广优质粮食品种xx万亩。开展绿色高质高效创建，示范片xx个、面积xx万亩。加强耕地质量保护，推进耕地质量提升行动。强化农业防灾减灾，有效应对自然灾害影响。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）加强权益保障。完善合同范本，规范签约行为。建立权益保障机制，维护合法权益。开展权益保护宣传，提高维权意识。处理权益纠纷，保障模特权益。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）加强品牌建设。实施品牌培育计划，打造知名品牌。支持品牌营销推广，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。加强品牌保护，维护品牌权益。</w:t>
+        <w:t>（二）发展乡村产业。我们坚持“一县一业”“一村一品”，培育壮大乡村特色产业。编制完成乡村产业发展规划，优化产业布局。加大产业扶持力度，落实产业发展资金xx亿元。推进农村一二三产业融合发展，培育产业融合发展示范园x个。强化品牌创建，新增农产品地理标志x个、绿色食品xx个。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）建设美丽乡村。我们学习借鉴“千万工程”经验，持续推进农村人居环境整治。建立健全长效管护机制，确保设施建得好、用得住。建立“月调度、季通报、年考核”工作推进机制。发动群众参与，开展“美丽庭院”创建活动xx次。强化示范引领，打造一批可复制、可推广的典型经验。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）促进农民增收。我们多渠道增加农民收入，推动共同富裕。完善利益联结机制，让农民共享产业发展收益。加大农民培训力度，培训高素质农民xx人、农村实用人才xx人。发展乡村旅游，接待游客xx万人次，实现旅游收入xx亿元。强化产销对接，帮助销售农产品xx万元。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>三、存在问题</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）农业基础仍需夯实。耕地质量退化问题依然存在，高标准农田建设标准有待提高。农业基础设施薄弱，机械化水平不高。农业科技支撑能力不强，良种良法配套推广不够。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）乡村产业发展水平不高。产业链条短，农产品加工转化率偏低。经营主体规模小、实力弱，带农增收能力有限。品牌影响力不大，市场竞争力不强。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）农村人居环境整治任务艰巨。部分地区整治标准不高，长效管护机制不健全。农村基础设施建设欠账较多，公共服务供给不足。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）农民增收压力加大。农产品价格波动较大，农民增收不确定性增加。农村劳动力外流严重，人才短缺问题突出。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>四、下一步工作打算</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）稳定粮食和重要农产品生产。严格落实粮食安全责任制，确保粮食面积和产量稳定。加快高标准农田建设，提升耕地质量和产出能力。发展现代设施农业，丰富“菜篮子”产品供给。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）做大做强乡村特色产业。优化产业布局，培育壮大特色产业集群。加强农业产业强镇建设，打造产业发展平台。加大龙头企业培育力度，完善利益联结机制。推进农业品牌建设，提升农产品市场竞争力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）深入推进农村人居环境整治。接续推进农村人居环境整治提升五年行动。完善农村基础设施，提升公共服务水平。健全长效管护机制，确保建成设施稳定运行。建设美丽宜居村庄，改善农村人居环境。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）持续深化农村改革。深化农村土地制度改革，稳慎推进宅基地改革。发展新型农村集体经济，增强村集体服务功能。培育新型农业经营主体，提升农业组织化程度。完善农业社会化服务体系，服务小农户发展。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）多渠道促进农民增收。发展乡村产业，增加农民经营收入。引导农民外出务工，增加工资性收入。落实强农惠农政策，保障农民转移性收入。发展农村电商和乡村旅游，拓展农民增收空间。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年，我们将在市委、市政府的坚强领导下，埋头苦干、勇毅前行，奋力推动农业农村现代化，为全面推进乡村振兴、加快建设农业强国作出更大贡献！</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年xx月xx日</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>（单位名称）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>（盖章）</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>