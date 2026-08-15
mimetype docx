--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -6,345 +6,750 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="center"/>
-[...13 lines deleted...]
-        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>演艺行业作为文化产业的重要组成部分，承担着丰富群众精神文化生活、传承优秀文化的重要职责。2025年度，我单位深入贯彻落实国家关于文化产业发展的战略部署，紧紧围绕演艺行业高质量发展目标，各项工作取得显著成效。</w:t>
+        <w:t>xxxx年度水利工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）市场规模稳步增长。全年演艺行业实现营业收入约1800亿元，同比增长18.5%。其中，剧场演出收入占比35%，音乐节演出占比25%，旅游演艺占比20%，其他演出占比20%。线上演出快速发展，线上演出收入占比达15%，较上年增长10个百分点。</w:t>
+        <w:t>xxxx年，在市委、市政府的正确领导下，市水利局坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，完整准确全面贯彻新发展理念，积极践行“节水优先、空间均衡、系统治理、两手发力”治水思路，统筹推进水资源开发利用、水生态保护修复、水灾害防御各项工作，水利工作取得新成效。现将全年工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）演出场次观众增加。全年各类演出超过50万场，同比增长15.2%。其中，专业剧场演出超过20万场，音乐节演出超过3000场，旅游演艺超过10万场。观众人数超过2亿人次，同比增长12.8%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）演出质量显著提升。原创剧目增多，精品力作不断涌现。演出技术水平提高，舞美效果增强。演员专业水平提升，表演质量稳定。观众满意度提高，观演体验改善。</w:t>
+        <w:t>一、基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）精品创作取得成果。支持原创剧目创作，推出精品力作。开展剧目评选活动，树立行业标杆。推动传统文化创新，传统与现代融合。全年推出优秀剧目超过500部，精品率提升。</w:t>
+        <w:t>（一）水利基础设施建设加快推进。我们围绕构建现代水网体系，持续加大水利投资力度，全年完成水利投资xx亿元，同比增长xx%。xx水库工程开工建设，xx水库除险加固工程完工验收，新改建防渗渠道xx公里，配套改造渠系建筑物xx座。实施中小河流治理工程x处，治理河长xx公里。建成农村供水工程x处，受益人口xx万人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）人才培养成效显著。开展演员培训，培训人员超过5万人次。组织导演、编剧培训，提高创作能力。培养舞台技术人员，壮大技术队伍。建立人才评价机制，规范人才管理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）市场秩序规范有序。开展演出市场专项整治，规范经营行为。加强内容审核，确保演出内容健康。推动诚信体系建设，建立企业信用档案。处理观众投诉举报2800余件，观众满意度达90%。</w:t>
+        <w:t>（二）水旱灾害防御能力显著提升。我们坚持人民至上、生命至上，扎实做好水旱灾害防御工作。修订完善各类防洪预案xx份，开展防汛演练xx次。加强山洪灾害防治，排查整治隐患点xx处。科学调度水利工程，有效应对强降雨xx次，确保了全市安全度汛。全年未发生重大人员伤亡事故，最大限度减少了灾害损失。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）惠民演出深入开展。开展惠民演出活动，惠及群众超过5000万人次。组织公益演出，服务基层群众。推动演出进校园、进社区，扩大覆盖面。全年惠民演出超过10万场，群众文化获得感增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在的问题与困难</w:t>
+        <w:t>（三）水资源节约利用成效明显。我们深入推进节水型社会建设，水资源利用效率不断提高。万元GDP用水量、万元工业增加值用水量分别下降xx%和xx%。农业灌溉水有效利用系数达到xx。新增高效节水灌溉面积xx万亩。创建节水型公共机构xx个、节水型小区xx个。完成县域节水型社会达标建设x个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）创作能力有待提升。原创剧目不足，精品力作不多。创作人才缺乏，创新能力弱。题材同质化严重，差异化不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）演出设施不足。剧场数量不足，难以满足需求。剧场设施老旧，观演体验不佳。农村演出设施缺乏，基层供给不足。</w:t>
+        <w:t>（四）河湖保护治理深入推进。我们全面推行河湖长制，切实加强河湖保护治理。市级河长巡河xx次，县级河长巡河xx次，协调解决河湖问题xx个。开展河湖“清四乱”专项行动，清理河道垃圾xx吨、拆除违建xx处。推进幸福河湖建设，创建省级美丽河湖x条。强化水土保持治理，完成水土流失综合治理面积xx平方公里。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）市场秩序有待规范。票务市场混乱，黄牛倒票问题存在。演出内容审核不严，违规演出时有发生。演出合同不规范，纠纷时有发生。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下一步工作计划</w:t>
+        <w:t>二、主要做法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）支持精品创作。设立创作扶持基金，支持优秀剧目创作。培养创作人才，提高创作能力。开展剧目评选活动，树立行业标杆。推动传统文化创新，传承优秀文化。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）完善演出设施。建设专业剧场，增加演出场地。改造老旧剧场，改善观演环境。建设基层演出设施，扩大覆盖面。完善配套设施，提高服务能力。</w:t>
+        <w:t>（一）强化规划引领。我们科学编制水利发展规划，完成《xx市“十四五”水安全保障规划》编制工作。开展水资源承载能力评价，为水资源配置提供依据。编制完成主要河流岸线保护与利用规划，明确分区管控要求。加强水利项目储备，梳理谋划“十四五”重点项目xx个、总投资xx亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）规范市场秩序。加强票务监管，打击黄牛倒票。严格内容审核，确保演出内容健康。规范演出合同，明确权责义务。处理观众投诉，维护观众权益。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）推动惠民演出。开展惠民演出活动，服务基层群众。组织公益演出，惠及更多群众。推动演出进校园、进社区，扩大覆盖面。降低演出票价，减轻群众负担。</w:t>
+        <w:t>（二）加快工程建设。我们建立健全水利工程建设推进机制，强化节点管控和过程监督。推行水利工程标准化管理，创建省级标准化管理工程x个。加强工程质量监管，完成质量监督巡查xx次，工程质量全部合格。强化安全生产管理，安全生产形势持续稳定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）深化改革创新。我们深化水利投融资改革，拓宽水利建设资金渠道。推进农业水价综合改革，完成改革面积xx万亩。完善水资源税改革试点，促进水资源节约利用。推进水利“放管服”改革，优化水利营商环境。加强水利科技创新，获得省级水利科技进步奖x项。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）夯实工作基础。我们加强水利基础工作，提升行业管理能力。完成水资源调查评价和第一次全国水利普查成果更新。推进水利信息化，建设智慧水利平台x个。强化水利工程运行管理，xx座水库实现雨水情自动测报。加强水利执法，查处水事违法案件xx件。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>三、存在问题</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）水利基础设施仍有短板。部分地区水利设施老化，配套不完善，防灾减灾能力不足。农田水利“最后一公里”问题依然存在，灌溉保障率有待提高。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）水资源短缺矛盾突出。人均水资源量低于全国平均水平，水资源供需矛盾较为尖锐。水资源优化配置能力不足，区域性水资源配置工程滞后。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）河湖生态环境问题依然存在。部分河流水质不稳定，生态流量保障不足。侵占河湖水域岸线行为时有发生，河湖监管任务艰巨。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）水利管理能力有待加强。基层水利服务体系不完善，管理力量薄弱。水利信息化建设相对滞后，智能化管理水平不高。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>四、下一步工作打算</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）加快水利基础设施建设。推进重大水利工程建设，构建现代水网体系。加强病险水库除险加固，确保水库安全运行。完善农田水利基础设施，提升农业灌溉保障能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）强化水旱灾害防御。健全灾害监测预警体系，提升预报预警能力。加快防洪薄弱环节建设，提高防灾减灾水平。完善应急预案体系，强化应急处置能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）深入推进节水型社会建设。严格水资源总量控制，强化用水强度约束。推进农业、工业、城镇节水，提高水资源利用效率。深化水资源管理改革，完善水价形成机制。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强河湖保护治理。深入推进河湖长制工作，提升河湖管理水平。实施河湖综合整治，改善河湖生态环境。强化水域岸线管控，构建健康水生态体系。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）深化水利改革创新。推进水利投融资改革，拓宽建设资金渠道。深化水利工程管理体制改革，提升管理水平。加强水利科技创新，支撑水利高质量发展。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年，我们将在市委、市政府的坚强领导下，踔厉奋发、勇毅前行，奋力推动水利高质量发展，为全市经济社会可持续发展提供坚实的水安全保障！</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年xx月xx日</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>（单位名称）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>（盖章）</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>