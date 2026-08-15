--- v0 (2026-06-25)
+++ v1 (2026-08-15)
@@ -6,345 +6,750 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="center"/>
-[...13 lines deleted...]
-        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>礼仪服务行业作为现代服务业的重要组成部分，承担着各类活动礼仪服务、礼仪培训、文化传播的重要职责。2025年度，我单位深入贯彻落实国家关于促进服务业发展的战略部署，紧紧围绕礼仪服务行业高质量发展目标，各项工作取得显著成效。</w:t>
+        <w:t>xxxx年度交通运输工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）市场规模稳步增长。全年礼仪服务行业实现营业收入约350亿元，同比增长11.5%。其中，活动礼仪服务收入占比45%，礼仪培训占比25%，礼仪咨询占比20%，其他服务占比10%。一站式礼仪服务快速发展，综合服务占比达35%，较上年增长8个百分点。</w:t>
+        <w:t>xxxx年，在市委、市政府的正确领导下，市交通运输局坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，全面落实交通强国战略部署，紧紧围绕全市经济社会发展大局，统筹推进交通运输基础设施建设，不断提升运输服务水平和行业治理能力，交通运输事业取得新成效。现将全年工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务需求结构变化。商务礼仪服务需求旺盛，企业活动礼仪增多。政务礼仪服务需求稳定，政府活动礼仪增加。社交礼仪培训需求增长，个人形象管理意识提高。礼仪咨询服务需求增加，企业礼仪规范建设增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）服务水平显著提升。礼仪服务专业化程度提高，服务质量稳定。礼仪培训规范化，培训效果增强。礼仪咨询系统化，咨询服务深入。礼仪文化传播广泛，礼仪意识提高。</w:t>
+        <w:t>一、基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）人才培养成效显著。开展礼仪服务人员培训，培训人员超过8万人次。组织礼仪师认证，提高专业水平。建立礼仪人才库，储备专业人才。全年培养专业礼仪人员超过2万人，人才队伍壮大。</w:t>
+        <w:t>（一）交通基础设施建设稳步推进。我们坚持规划引领，强化项目支撑，全年完成交通固定资产投资xx亿元，同比增长xx%。高速公路建设取得新进展，xx高速xx段建成通车，新增高速公路里程xx公里。干线公路改造升级xx公里，农村公路新改建xx公里。铁路项目前期工作加快推进，xx铁路项目具备开工条件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务标准化建设取得进展。制定礼仪服务标准，规范服务流程。建立服务质量评价体系，提升服务水平。开展服务质量检查，确保服务质量。处理客户投诉举报1500余件，客户满意度达91%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）品牌建设成效明显。开展"礼仪服务品牌培育工程"，培育一批知名礼仪公司。支持企业参加行业评选，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。新增知名礼仪品牌40余个，品牌价值评估体系完善。</w:t>
+        <w:t>（二）运输服务能力持续提升。我们着力提升客货运输服务水平，更好满足群众出行和物流运输需求。全年完成公路客运量xx万人次、旅客周转量xx亿人公里。完成公路货运量xx万吨、货物周转量xx亿吨公里。港口货物吞吐量xx万吨，集装箱吞吐量xx万标箱。民航旅客吞吐量xx万人次，货邮吞吐量xx吨。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）礼仪文化传播取得成效。开展礼仪文化宣传活动，传播礼仪知识。组织礼仪大赛，提高社会关注度。推动礼仪进校园、进企业，扩大礼仪教育覆盖面。全年开展礼仪宣传活动超过5000场，参与人数超过100万人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在的问题与不足</w:t>
+        <w:t>（三）交通脱贫攻坚成果巩固拓展。我们持续巩固拓展交通脱贫攻坚成果，推动“四好农村路”高质量发展。新建改建农村公路xx公里，改造危桥xx座，实施安防工程xx公里。推进城乡交通运输一体化发展，新增通公交建制村x个，城乡公交覆盖率达到xx%。加强农村客货邮融合发展，创建示范点x个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）专业水平有待提高。从业人员资质参差不齐，专业技能有待提高。服务流程不够规范，服务质量不稳定。培训内容不系统，培训效果有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）行业规范程度不高。行业准入标准不明确，市场秩序有待规范。小型礼仪公司管理不规范，服务质量难以保证。价格竞争激烈，恶性竞争时有发生。</w:t>
+        <w:t>（四）行业治理能力不断增强。我们深化交通运输综合行政执法改革，提升行业治理效能。加强运输市场秩序监管，查处各类违法违规行为xx起。强化交通安全监管，交通事故起数和死亡人数同比下降xx%。推进信用交通建设，信用评价覆盖企业xx家。扫黑除恶专项斗争深入推进，行业乱象得到有效治理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）礼仪文化传播不够。礼仪知识普及不够，公众礼仪意识不强。礼仪教育体系不完善，学校礼仪教育不足。礼仪文化活动不多，社会影响力有限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下一步工作计划</w:t>
+        <w:t>二、主要做法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）提升专业水平。完善培训体系，提高培训质量。组织专业认证，规范从业资格。建立人才评价机制，激励人才成长。开展技能竞赛，提高服务水平。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）规范行业发展秩序。完善行业准入标准，规范经营行为。加强从业人员培训，提高专业技能。建立服务质量评价体系，提升服务水平。推动诚信体系建设，营造良好市场环境。</w:t>
+        <w:t>（一）强化项目带动。我们建立健全重点项目推进机制，实行清单管理、挂图作战。加强项目协调服务，及时解决用地、资金等要素保障问题。强化工程质量安全监管，打造品质工程、平安工程。全年新开工重点交通项目x个，竣工投运xx个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）加强礼仪文化传播。开展礼仪宣传活动，普及礼仪知识。组织礼仪大赛，提高社会关注度。推动礼仪进校园、进企业，扩大教育覆盖面。建设礼仪文化基地，传承礼仪文化。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）加强品牌建设。实施品牌培育计划，打造知名品牌。支持品牌营销推广，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。加强品牌保护，维护品牌权益。</w:t>
+        <w:t>（二）优化运输服务。我们推进客运服务提质升级，优化调整公交线路xx条，新增新能源公交车xx辆。加强出租汽车行业管理，提升服务质量。推进“司机之家”建设，为货车司机提供便利服务。发展多式联运，推进铁海联运、公铁联运规模化运营。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）守牢安全底线。我们严格落实安全生产责任制，层层签订安全生产责任书。深入开展安全生产专项整治三年行动，排查整改安全隐患xx处。加强重点领域安全监管，强化“两客一危”车辆动态监控。完善应急预案体系，开展应急演练xx次。做好极端天气防范应对工作，保障交通安全畅通。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推进绿色智慧发展。我们加快交通运输绿色低碳转型，推广新能源和清洁能源运输装备。新增新能源公交车xx辆、清洁能源出租车xx辆。推进靠港船舶使用岸电，泊位岸电覆盖率达到xx%。加快数字交通建设，推进交通运输数据资源整合共享，开发智慧交通应用场景x个。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>三、存在问题</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）交通基础设施仍存在短板。对外快速通道不够完善，与周边城市的互联互通水平有待提升。部分农村公路技术标准偏低，安保设施不完善。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）运输服务品质还需提升。城乡公交服务水平不高，农村地区出行不便问题依然存在。物流成本偏高，多式联运发展滞后。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）交通安全形势依然严峻。交通安全基础薄弱，安全设施配套不足。个别驾驶员安全意识淡薄，违法违规行为时有发生。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）资金土地要素制约明显。交通项目投资大、资金筹措困难。用地指标紧张，部分项目前期工作推进较慢。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>四、下一步工作打算</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）加快交通基础设施建设。推进高速公路项目建设，完善高速公路网络。加快国省干线公路改造升级，提升路况水平。推进“四好农村路”建设，助力乡村振兴。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）提升运输服务品质。优化城市公交线路布局，提升公交服务水平。推进城乡交通运输一体化，打通群众出行“最后一公里”。发展现代物流业，降低物流成本。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）强化交通安全监管。深化交通安全专项整治，防范化解安全风险。加强重点领域、重点时段交通安全监管，保障群众出行安全。完善应急管理体系，提升应急处置能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推进绿色智慧发展。加快新能源和清洁能源车辆推广使用。推进数字交通建设，提升信息化智能化水平。加强节能减排，推动交通运输绿色低碳发展。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）深化行业改革创新。推进交通运输综合行政执法改革，提升执法效能。完善投融资体制，拓宽资金来源渠道。加强科技创新，提升交通运输创新能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年，我们将在市委、市政府的坚强领导下，锐意进取、真抓实干，奋力谱写交通运输高质量发展新篇章，为全市经济社会发展提供坚强的交通运输保障！</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年xx月xx日</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>（单位名称）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>（盖章）</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>