--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -6,345 +6,750 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="center"/>
-[...13 lines deleted...]
-        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>会展策划行业作为现代服务业的重要组成部分，承担着会展项目策划、组织实施、效果评估的重要职责。2025年度，我单位深入贯彻落实国家关于促进会展业发展的战略部署，紧紧围绕会展策划行业高质量发展目标，各项工作取得显著成效。</w:t>
+        <w:t>xxxx年度城市管理工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）市场规模稳步增长。全年会展策划行业实现营业收入约1200亿元，同比增长13.5%。其中，展览策划收入占比40%，会议策划占比30%，活动策划占比20%，其他策划占比10%。一站式策划服务快速发展，全案策划占比达45%，较上年增长10个百分点。</w:t>
+        <w:t>xxxx年，在市委、市政府的正确领导下，市城市管理局坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，牢固树立以人民为中心的发展思想，按照“城市管理要像绣花一样精细”的要求，扎实推进城市管理各项工作，城市环境品质持续提升，市民群众满意度不断增强。现将全年工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务需求结构变化。品牌展会策划需求旺盛，企业参展投入增加。会议策划需求增长，各类论坛峰会增多。活动策划需求多样化，庆典活动、发布会等增多。线上活动策划兴起，虚拟展会、云会议增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）策划水平显著提升。策划专业化程度提高，策略能力增强。创意能力提升，差异化策划增多。执行能力增强，服务质量稳定。数字化策划能力提升，线上线下融合策划增多。</w:t>
+        <w:t>一、基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）策划能力显著提升。开展策划人员培训，培训人员超过5万人次。组织策划师认证，提高策划水平。建立策划案例库，积累策划经验。全年完成策划项目超过8万个，策划质量明显提高。</w:t>
+        <w:t>（一）市容秩序明显改善。我们深入开展市容环境综合整治，规范户外广告设置，清理占道经营行为，治理乱贴乱画现象。全年整治占道经营xx处，清理违规户外广告xx处，规范店招牌匾xx块，清除城市“牛皮藓”xx处。建成市容秩序示范街道x条，辐射带动周边区域市容环境整体提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）品牌建设成效明显。开展"会展策划品牌培育工程"，培育一批知名策划公司。支持企业参加行业评选，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。新增知名策划品牌50余个，品牌价值评估体系完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）服务质量持续提升。制定会展策划服务标准，规范服务流程。建立服务质量评价体系，提升服务水平。处理客户投诉举报2800余件，客户满意度达90%。完善售后服务体系，提高客户满意度。</w:t>
+        <w:t>（二）环境卫生水平稳步提升。我们加强环卫保洁作业管理，推行深度保洁模式，主次干道机械化清扫率达到xx%。完善生活垃圾分类投放、收集、运输、处理体系，城区生活垃圾分类覆盖率达到xx%。加强公厕建设管理，新建改造公厕x座，主城区公厕达到xx座，全部实现免费开放。处理生活垃圾xx万吨，无害化处理率达到xx%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）数字化转型取得进展。推动数字化策划发展，提高策划效率。应用VR/AR技术，增强策划效果。建设策划管理平台，提升服务能力。发展线上策划服务，拓展服务渠道。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在的问题与不足</w:t>
+        <w:t>（三）市政设施不断完善。我们加强道路桥梁维护保养，维修病害路面xx万平方米，调整更换路沿石xx米，施划交通标线xx万平方米。加强排水设施养护，疏通排水管网xx公里，清掏检查井xx座、雨水井xx座。推进路灯节能改造，安装LED路灯xx盏，路灯亮灯率达到xx%以上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）策划能力有待提升。创意策划能力不足，同质化策划严重。策略分析能力弱，市场洞察不深。国际化策划经验少，跨境服务能力不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）行业规范程度不高。从业人员资质参差不齐，专业技能有待提高。小型策划公司管理不规范，服务质量难以保证。价格竞争激烈，恶性竞争时有发生。</w:t>
+        <w:t>（四）园林绿化品质持续提升。我们推进城市公园绿地建设，新增城市绿地xx公顷，建成综合性公园x座、口袋公园x个。加强道路绿化提升，改造提升绿化带xx公里，行道树补植xx株。强化绿化养护管理，实施修剪、施肥、病虫害防治等养护措施xx次。推进立体绿化试点，新增垂直绿化xx平方米。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）数字化能力不足。VR/AR技术应用少，策划效果展示不直观。数据分析能力弱，策划决策依据不足。数字化工具应用不足，效率提升有限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下一步工作计划</w:t>
+        <w:t>二、主要做法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）提升策划能力。加强创意策划培训，提高原创能力。开展策略分析培训，增强市场洞察。培养国际化人才，拓展跨境服务。建立策划案例库，积累策划经验。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）规范行业发展秩序。完善行业准入标准，规范经营行为。加强从业人员培训，提高专业技能。建立服务质量评价体系，提升服务水平。推动诚信体系建设，营造良好市场环境。</w:t>
+        <w:t>（一）强化精细管理，提升城市品质。我们制定完善城市管理标准体系，修订《城市容貌标准》《环境卫生作业规范》等标准规范xx项。推行“网格化”管理，将城区划分为xx个管理网格，明确责任人和工作标准。建立“马路办公”机制，领导干部坚持每天上路巡查，现场发现问题、解决问题。全年开展马路办公xx次，协调解决城市管理问题xx个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）推动数字化转型。应用VR/AR技术，增强策划效果。建设数据分析平台，提高决策能力。发展线上策划服务，拓展服务渠道。培养数字化人才，适应发展需求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）加强品牌建设。实施品牌培育计划，打造知名品牌。支持品牌营销推广，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。加强品牌保护，维护品牌权益。</w:t>
+        <w:t>（二）强化综合执法，维护城市秩序。我们深化城市管理综合执法体制改革，整合执法职能，规范执法行为。开展违法建设治理行动，拆除违法建设xx万平方米。规范静态停车秩序，施划停车泊位xx个，查处违停行为xx起。治理餐饮油烟污染，检查餐饮单位xx家，油烟净化设施安装率达到xx%。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）强化民生导向，办好民生实事。我们聚焦群众“急难愁盼”问题，扎实办好民生实事。新增城市供热面积xx万平方米，惠及居民xx户。推进燃气老旧管网改造，改造燃气管道xx公里，惠及居民xx户。实施积水点改造工程，改造积水点x处，有效解决城市内涝问题。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）强化科技支撑，推进智慧城管。我们加快智慧城管平台建设，整合共享视频监控资源xx路。推进城市管理领域数据归集共享，建立城市管理数据库。运用物联网、大数据等技术，实现城市管理问题自动识别、自动派单、限时办结。全年智慧城管平台受理案件xx件，按期办结率达到xx%。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>三、存在问题</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）城市精细化管理水平还不够高。城市管理标准规范还不够完善，部分区域管理标准执行不到位。长效管理机制不够健全，“回潮反弹”现象时有发生。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）城市基础设施仍有短板。部分老旧小区、背街小巷基础设施老化，改造提升任务较重。城市排水防涝设施标准不高，强降雨天气易发生内涝。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）城市管理合力还不够强。城市管理涉及部门较多，协同配合机制不够顺畅，齐抓共管的工作格局尚未完全形成。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）干部队伍作风还需加强。部分干部服务意识不强，工作标准不高，担当作为精神不足，“庸懒散慢”问题仍然存在。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>四、下一步工作打算</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）深入推进精细化管理。对标先进城市经验做法，完善城市管理标准体系。深化网格化管理，提升问题发现和处置效率。健全长效管理机制，巩固整治成果，防止问题反弹。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）加强基础设施建设。加大老旧小区改造力度，完善市政配套设施。推进排水防涝设施建设改造，提升城市防涝能力。加强停车设施建设，优化停车泊位布局。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）提升综合执法效能。深化城市管理综合执法体制改革，完善执法协作机制。加强执法规范化建设，规范执法程序和执法行为。推进执法重心下移，强化基层执法力量。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加快智慧城市建设。完善智慧城管平台功能，提升智能化管理水平。推进城市管理数据共享，拓展智慧应用场景。加强城市管理信息化建设，提升工作效能。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）加强干部队伍建设。开展作风纪律整顿，提升队伍整体素质。加强业务培训，提升干部履职能力。健全考核激励机制，激发干事创业热情。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年，我们将在市委、市政府的坚强领导下，以更加饱满的热情、更加务实的作风、更加有力的措施，推动城市管理工作再上新台阶，为市民群众创造更加宜居宜业的城市环境！</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年xx月xx日</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>（单位名称）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>（盖章）</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>