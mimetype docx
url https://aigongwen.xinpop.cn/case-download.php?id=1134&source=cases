--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -6,345 +6,750 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:jc w:val="center"/>
-[...13 lines deleted...]
-        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公关行业作为现代服务业的重要组成部分，承担着企业形象塑造、品牌传播、危机管理的重要职责。2025年度，我单位深入贯彻落实国家关于促进服务业发展的战略部署，紧紧围绕公关行业高质量发展目标，各项工作取得显著成效。</w:t>
+        <w:t>xxxx年度市场监管工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）市场规模稳步增长。全年公关行业实现营业收入约850亿元，同比增长15.2%。其中，企业公关服务收入占比50%，政府公关占比20%，品牌传播占比18%，危机管理占比12%。数字化公关快速发展，数字公关收入占比达40%，较上年增长12个百分点。</w:t>
+        <w:t>xxxx年，在市委、市政府的正确领导下，市市场监管局坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，紧紧围绕市委、市政府中心工作，统筹推进市场监管领域各项工作，着力优化营商环境，切实维护市场秩序，有效保障食品药品安全，市场监管工作取得新成效。现将全年工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务需求结构变化。品牌传播需求旺盛，企业品牌建设投入增加。危机管理需求增长，企业风险意识提高。政府公关需求稳定，政务公开推动发展。社交媒体运营需求增加，新媒体公关成为热点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）服务水平显著提升。公关策划专业化程度提高，策略能力增强。执行能力提升，服务质量稳定。数字化能力增强，新媒体运营水平提高。国际化能力提升，跨境公关服务增多。</w:t>
+        <w:t>一、基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）行业规范化建设取得进展。制定公关行业服务标准，规范服务流程。开展行业资质认证，提高从业人员素质。建立服务质量评价体系，提升服务水平。处理客户投诉举报1200余件，客户满意度达88%。</w:t>
+        <w:t>（一）营商环境持续优化。我们深入推进“放管服”改革，不断简化审批程序，提高服务效能。全年新登记注册市场主体xx户，同比增长xx%。企业开办时间压缩至x个工作日以内，个体工商户登记实现当场办结。推进“证照分离”改革全覆盖，惠及市场主体xx户。深入开展“万人助万企”活动，走访企业xx家，帮助解决实际问题xx个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）人才培养成效显著。开展公关专业人员培训，培训人员超过3万人次。组织公关策划师认证，提高策划能力。培养新媒体运营人才，适应数字化需求。建立人才评价机制，规范人才管理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）品牌建设成效明显。开展"公关行业品牌培育工程"，培育一批知名公关公司。支持企业参加行业评选，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。新增知名公关品牌30余个，品牌价值评估体系完善。</w:t>
+        <w:t>（二）市场秩序更加规范。我们加强反垄断和反不正当竞争执法，开展重点领域专项治理。全年查处各类经济违法案件xx件，案值xx万元。深入开展扫黑除恶专项斗争，排查处理线索xx条。强化知识产权保护，查处商标侵权案件xx件、专利侵权纠纷xx件。推进信用监管，依法列入经营异常名录xx户、严重违法失信名单xx户。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）数字化转型取得进展。推动数字化公关发展，提高服务效率。应用大数据技术，精准分析受众。发展新媒体公关，拓展服务渠道。建设公关数据平台，提升服务能力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在的问题与不足</w:t>
+        <w:t>（三）食品药品安全形势稳定。我们严格落实“四个最严”要求，切实加强食品药品安全监管。开展食品安全监督抽检xx批次，合格率达到xx%。查处食品安全违法案件xx件。推进药品零售环节专项治理，检查药店xx家次，查处药品违法案件xx件。完成重大活动食品安全保障任务xx次，实现了食品安全零事故目标。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）行业规范程度不高。从业人员资质参差不齐，专业技能有待提高。小型公关公司管理不规范，服务质量难以保证。价格竞争激烈，恶性竞争时有发生。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）专业能力有待提升。策略策划能力不足，创意水平不高。危机管理能力弱，应对经验不足。国际化能力不强，跨境服务经验少。</w:t>
+        <w:t>（四）质量强市建设扎实推进。我们深入实施质量提升行动，推动经济社会高质量发展。新增地理标志保护产品x个、省级以上名牌产品x个。参与制修订国家标准x项、行业标准x项。建成社会公用计量标准x项，完成计量检定xx万台件。特种设备安全监察有力有效，检查特种设备生产使用单位xx家，消除安全隐患xx处。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）数字化能力不足。大数据应用能力弱，数据分析水平低。新媒体运营能力不强，内容创作水平有待提高。数字化工具应用不足，效率提升有限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下一步工作计划</w:t>
+        <w:t>二、主要做法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）规范行业发展秩序。完善行业准入标准，规范经营行为。加强从业人员培训，提高专业技能。建立服务质量评价体系，提升服务水平。推动诚信体系建设，营造良好市场环境。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）提升专业能力。加强策略策划培训，提高创意水平。开展危机管理培训，增强应对能力。培养国际化人才，拓展跨境服务。建立案例库，积累服务经验。</w:t>
+        <w:t>（一）深化商事制度改革，激发市场主体活力。我们持续推进注册登记便利化，推行“一网通办”“一窗受理”，实现企业设立、变更、注销全流程网上办理。创新实施“容缺受理”“告知承诺”制度，破解办事堵点难点。推行企业名称自主申报，放宽住所登记条件，释放住所资源。探索推行“一业一证”改革，实现行业综合许可。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）推动数字化转型。应用大数据技术，提高分析能力。发展新媒体公关，拓展服务渠道。建设数据平台，提升服务效率。培养数字化人才，适应发展需求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）加强品牌建设。实施品牌培育计划，打造知名品牌。支持品牌营销推广，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。加强品牌保护，维护品牌权益。</w:t>
+        <w:t>（二）强化市场秩序监管，维护公平竞争环境。我们建立公平竞争审查制度，清理废除妨碍统一市场和公平竞争的政策措施。开展重点领域价格监管，查处价格违法行为xx件。强化网络市场监管，推进网络交易平台规范发展。加大广告监管力度，监测各类广告xx万条次，查处虚假违法广告案件xx件。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）筑牢安全底线，保障人民群众安全。我们建立完善食品安全追溯体系，推进食品安全信息化监管。深入开展食品安全示范创建，创建食品安全示范单位xx家。推进餐饮业质量提升行动，创建示范街区x个、示范店xx家。加强药械妆安全监管，推进疫苗质量安全监管全覆盖。强化特种设备安全隐患排查整治，建立双重预防机制。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推进质量提升，服务高质量发展。我们深入开展质量提升行动，召开质量提升工作推进会x场次。推进质量基础设施“一站式”服务试点，建设服务平台x个。加大品牌培育力度，新增注册商标xx件、马德里国际商标x件。加强计量基础建设，推进能源计量审查和碳计量工作。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>三、存在问题</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）市场监管效能有待提升。基层市场监管力量相对薄弱，监管方式还比较传统，技术手段应用不够广泛，智慧监管能力还需加强。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）食品药品安全风险依然存在。部分中小企业质量安全主体责任落实不到位，农村地区食品药品安全基础相对薄弱，安全隐患排查治理还需深入。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）营商环境还需进一步优化。个别审批事项办理环节仍然较多，部门间信息共享不够充分，部分惠企政策落实还不够到位。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）干部队伍素质能力有待提高。市场监管工作专业性强，部分干部知识结构单一，综合执法能力与新时代市场监管要求还有差距。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>四、下一步工作打算</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）持续优化营商环境。深化商事制度改革，推进“证照分离”“一业一证”改革扩面提质。加快企业开办便利化，提升“一网通办”服务水平。完善市场主体退出机制，畅通市场主体退出渠道。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）强化市场秩序监管。深入推进公平竞争审查，维护统一市场和公平竞争。加强反垄断执法，查处垄断协议和滥用市场支配地位行为。强化知识产权保护，推进知识产权保护中心和快速维权中心建设。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）坚守安全底线。严格落实食品安全“两个责任”，深入推进食品安全放心工程建设。强化药品安全监管，推进药品监管科学化、现代化。加强特种设备安全监管，坚决遏制重特大事故发生。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推进质量强市建设。深入实施质量提升行动，推动质量基础设施建设和应用。加大品牌培育力度，打造具有竞争力的区域品牌。加强计量基础建设，提升计量服务保障能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）加强干部队伍建设。开展岗位练兵和业务培训，提升干部队伍综合素质。推进市场监管所标准化建设，夯实基层基础。加强作风纪律建设，树立市场监管良好形象。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年，我们将在市委、市政府的坚强领导下，凝心聚力、真抓实干，奋力开创市场监管工作新局面，为全市经济社会高质量发展作出新的更大贡献！</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>xxxx年xx月xx日</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>（单位名称）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>（盖章）</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>