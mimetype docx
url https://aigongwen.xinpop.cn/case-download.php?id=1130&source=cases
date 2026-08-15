--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -5,346 +5,299 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>摄影行业工作总结</w:t>
+        <w:t>司法行政工作总结</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>2025年，我单位深入学习贯彻习近平法治思想，统筹推进法治建设、普法依法治理、公共法律服务等工作，为法治建设作出积极贡献。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>一、主要工作成效</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）推进法治政府建设。制定法治政府建设年度工作要点。重大行政决策合法性审查20件。规范性文件合法性审核10件。行政复议案件20件，纠错率10%以下。行政应诉案件20件。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）深化普法依法治理。制定八五普法规划。开展法治宣传活动50场次。发放普法资料5万份。举办法治讲座20场次。创建民主法治示范村5个。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）完善公共法律服务。建成公共法律服务中心1个、工作站10个、工作点50个。提供法律咨询1000人次。办理法律援助案件100件。人民调解案件500件，调解成功率达98%。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强特殊人群管理。社区矫正对象在册50人，无脱管漏管。刑满释放人员安置帮教率100%。远程视频会见100人次。指导成立社区矫正对象就业基地2个。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）规范行政执法监督。开展行政执法监督检查2次。培训行政执法人员100人次。办理行政执法投诉10件。推进行政执法三项制度全覆盖。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（六）加强司法所建设。规范化司法所达标率90%以上。司法所工作人员配备率达100%。司法所业务培训覆盖率达100%。人民调解案件卷宗规范率达95%。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>二、存在问题</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）法治建设仍需持续深化。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）公共法律服务供给还不够均衡。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）基层司法所建设有待加强。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>三、下一步工作计划</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）深入推进法治政府建设。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）完善公共法律服务体系建设。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）加强司法所规范化建设。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>摄影行业作为文化创意产业的重要组成部分，承担着记录时代、传播文化、服务民生的重要职责。2025年度，我单位深入贯彻落实国家关于文化产业发展的战略部署，紧紧围绕摄影行业高质量发展目标，各项工作取得显著成效。</w:t>
-[...269 lines deleted...]
-        <w:t>（四）强化版权保护。开展版权保护宣传，提高版权意识。完善版权登记机制，保护创作者权益。建立版权交易平台，促进版权交易。处理版权纠纷，维护合法权益。</w:t>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>