--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -5,346 +5,299 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>音像制品行业工作总结</w:t>
+        <w:t>人力资源和社会保障工作总结</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>2025年，我单位坚持以人民为中心的发展思想，扎实推进就业创业、社会保障、人才人事等工作，不断增进民生福祉。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>一、主要工作成效</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）强化就业优先政策，稳定就业局势。城镇新增就业1000人。城镇失业人员再就业300人。就业困难人员就业100人。城镇调查失业率控制在5.5%以内。高校毕业生就业率达90%以上。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）鼓励创业带动就业，激发市场活力。新增市场主体500家。发放创业担保贷款2000万元。建成创业孵化基地2个。开展创业培训200人次。带动就业1000人。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）完善社会保障体系，兜牢民生底线。基本养老、失业、工伤保险参保人数分别达5万人、2万人、3万人。提高城乡居民基础养老金标准。发放社保待遇3亿元。社保基金累计结余5亿元。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强人才队伍建设，服务经济发展。引进高层次人才50人。招聘事业单位人员50人。培训专业技术人员1000人次。开展职业技能培训500人次。评审专业技术人员职称200人。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）构建和谐劳动关系，维护职工权益。劳动人事争议仲裁结案率达95%。为农民工追讨工资500万元。劳动合同签订率达95%以上。开展劳动保障监察，检查用人单位100家次。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（六）夯实人社基础，提升服务效能。推进人社服务快办行动。推行一网通办、一窗通办。取消证明材料50项。压缩办理时限50%。群众满意度达95%以上。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>二、存在问题</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）就业结构性矛盾依然突出。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）社会保障基金平衡压力较大。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）高层次人才引进难度较大。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>三、下一步工作计划</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）强化就业优先政策，实现更加充分更高质量就业。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）完善社会保障体系，织密扎牢社会保障网。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）加强人才队伍建设，为高质量发展提供人才支撑。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>音像制品行业作为文化产业的重要组成部分，承担着传播优秀文化、丰富群众精神文化生活的重要职责。2025年度，我单位深入贯彻落实国家关于文化产业发展的战略部署，紧紧围绕音像制品行业转型升级目标，各项工作取得积极进展。</w:t>
-[...269 lines deleted...]
-        <w:t>（四）促进行业发展。完善产业政策，支持企业发展。推动产业链延伸，拓展业务领域。加强人才培养，稳定人才队伍。规范市场秩序，营造良好环境。</w:t>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>