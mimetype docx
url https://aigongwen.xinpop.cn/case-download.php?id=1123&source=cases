--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -5,346 +5,299 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>工艺品行业工作总结</w:t>
+        <w:t>教育体育工作总结</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>2025年，我单位深入贯彻落实党的教育方针，坚持教育优先发展战略，深化体育改革，推动教育体育事业高质量发展。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>一、主要工作成效</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）推进教育公平，提升教育质量。新建改扩建幼儿园2所、义务教育学校3所。消除大班额20个。资助困难学生500人，发放资助金50万元。义务教育巩固率达98%以上。高中阶段毛入学率达95%以上。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）加强教师队伍建设，提升师资水平。招聘教师50人，其中紧缺学科教师10人。开展教师培训1000人次。评选学科带头人、骨干教师50人。交流轮岗教师30人。表彰优秀教师100人。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）推进教育改革，激发教育活力。深化课堂教学改革，打造高效课堂。推进信息技术与教育教学深度融合。深化课程改革，开发校本课程20门。推进教育评价改革，完善综合素质评价体系。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）发展体育事业，增强人民体质。新建健身步道10公里、体育公园1个。新增体育场地面积1万平方米。举办全民健身活动20场次。培训社会体育指导员50人。国民体质监测2000人次。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）加强学校体育，增强学生体质。保证学生每天一小时校园体育活动。开展学生体质健康测试，学生体质健康达标率达95%。举办中小学运动会10场次。创建体育传统特色学校5所。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（六）强化安全管理，保障校园安全。开展校园安全隐患排查整治，排查整改隐患100处。建成校园一键式报警系统10套。配备专职保安50人。开展防溺水、防欺凌等安全教育20场次。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>二、存在问题</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）优质教育资源供给不足。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）教师队伍建设仍需加强。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）体育设施还不能满足群众需求。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>三、下一步工作计划</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（一）推进教育资源优质均衡发展。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）加强新时代教师队伍建设。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）广泛开展全民健身活动。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>工艺品行业作为文化产业的重要组成部分，承载着传统文化传承、技艺保护和创新发展的重要使命。2025年度，我单位深入贯彻落实国家关于文化强国建设的战略部署，紧紧围绕工艺品行业高质量发展目标，各项工作取得显著成效。</w:t>
-[...269 lines deleted...]
-        <w:t>（四）拓展市场渠道。组织企业参加展会，拓展销售渠道。推动电商平台合作，发展线上销售。开拓国际市场，扩大出口规模。建立营销网络，提高市场覆盖率。</w:t>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>