--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -5,300 +5,342 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>糖果行业工作总结</w:t>
+        <w:t>网格化管理工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>糖果行业是食品工业的重要组成部分，在满足人民消费需求方面发挥着重要作用。本年度，我单位认真贯彻落实食品安全法，不断提升糖果技术和管理水平，各项工作取得显著成效。</w:t>
+        <w:t>2025年，我单位深入贯彻落实关于创新网格化社会治理的部署要求，坚持精细化、信息化、规范化方向，扎实推进网格化管理工作，提升了基层社会治理效能。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、糖果生产规模稳步增长</w:t>
+        <w:t>一、主要工作开展情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成糖果产值六亿元，较上年增长百分之十二。其中硬糖产值二亿元，软糖产值二亿元，巧克力产值一亿五千万元，其他糖果产值五千万元。糖果产量达到三万吨，其中硬糖一万吨，软糖一万吨，巧克力八千吨，其他糖果二千吨。</w:t>
+        <w:t>（一）科学划分网格，织密治理网络。按照属地性、整体性、适度性原则，科学划分网格100个，其中基础网格80个、专属网格20个。明确网格边界范围，绘制网格分布图。实现区域全覆盖，不留空白死角。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>糖果设备更新改造取得新进展。引进自动化糖果生产线十条，巧克力生产设备五套，糖果包装设备二十台。设备投资总额达三千万元，设备自动化水平显著提升。糖果生产线智能化改造完成八条，生产效率提高百分之三十五。</w:t>
+        <w:t>（二）配齐网格力量，明确工作职责。配备专兼职网格员100人，其中专职网格员30人、兼职网格员70人。明确网格员工作职责，做到信息采集、隐患排查、矛盾调处、便民服务、政策宣传五个到位。统一配发工作证件、服装、设备。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、糖果研发创新成效显著</w:t>
+        <w:t>（三）完善运行机制，规范工作流程。建立健全网格事项发现、上报、流转、处置、反馈闭环管理机制。制定网格员日常巡查、信息报送、事件处置等工作规范。明确网格事项准入清单，划清职责边界。完善考核评价机制，奖优罚劣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>糖果研发投入持续增加。全年研发投入达一千八百万元，占销售收入百分之三。完成糖果研发项目十五个，获得专利授权十二项。糖果配方研发取得新突破，开发新配方五十余种，其中低糖配方二十种，无糖配方十种。糖果口味研发深入开展，开发新口味三十余种。</w:t>
+        <w:t>（四）推进信息支撑，提升工作效能。建设网格化服务管理信息平台，实现人房人企信息电子化。开发网格员移动终端APP，方便信息采集上报。整合雪亮工程、智慧社区等信息资源，实现数据共享。运用大数据分析，提升治理精准度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>糖果健康化研发工作取得新进展。开发低糖糖果产品十种，无糖糖果产品五种，功能性糖果产品五种。糖果营养成分研究深入开展，完成营养成分分析项目五十个。糖果保质期研究取得新成效，延长产品保质期百分之十五。</w:t>
+        <w:t>（五）开展业务培训，提升能力素质。组织网格员岗前培训5期，培训100人次。开展业务技能培训10场次，提升信息采集、群众工作等能力。组织经验交流2次，互相学习借鉴。培养网格员骨干10人，发挥示范带动作用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、糖果质量管理稳步提升</w:t>
+        <w:t>（六）强化考核激励，促进工作落实。制定网格化管理考核办法，明确考核指标。开展月度考核12次、年度考核1次。兑现绩效考核报酬20万元。评选表彰优秀网格员10名。实行末位淘汰，增强网格员责任意识。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>糖果质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO22000食品安全管理体系认证、HACCP认证。建立糖果质量标准体系，制定糖果质量检验标准三十余项。实施糖果质量全程检验制度，糖果产品合格率达到百分之九十九点八。糖果产品客户满意度达到百分之九十三。</w:t>
+        <w:t>（七）注重作用发挥，务求工作实效。网格员全年采集基础信息5000条，上报事件500件。排查发现安全隐患100处，化解矛盾纠纷50件。开展便民服务200次，发放宣传资料5000份。网格化管理在疫情防控、创文巩卫等工作中发挥了重要作用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>糖果标准化工作深入开展。参与制定国家标准三项，行业标准五项，企业标准十项。糖果检测能力不断提升，建立糖果检测实验室，完成糖果检测项目二千余个。糖果安全管理工作取得新成效，建立糖果安全管理体系，产品安全合格率达到百分之百。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、糖果服务工作持续优化</w:t>
+        <w:t>（一）网格员队伍不稳定。工资待遇偏低，人员流动性大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>糖果服务领域不断拓展。商超渠道服务完成产值二亿五千万元，电商渠道服务完成产值一亿五千万元，出口服务完成产值一亿元，其他渠道服务完成产值一亿元。糖果销售渠道不断拓展，线上销售占比达到百分之三十，线下销售网络覆盖全国。</w:t>
+        <w:t>（二）部门联动不够紧密。网格事项派遣处置协调难度大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>糖果品牌建设工作深入开展。培育糖果品牌六个，品牌产品产值占比达到百分之六十。糖果品牌推广工作取得新成效，参加国内外糖果展会十次，品牌知名度显著提升。糖果品牌价值评估工作完成，品牌价值达三亿元。</w:t>
+        <w:t>（三）信息化应用不够深入。数据采集质量有待提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是糖果研发创新能力不足，产品同质化现象严重；二是糖果品牌影响力有限，国际竞争力不强；三是糖果健康化程度有待提升，低糖无糖产品占比偏低；四是糖果人才队伍建设滞后，专业研发人才相对短缺。</w:t>
+        <w:t>（一）稳定网格员队伍。提高薪酬待遇，完善激励机制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强糖果创新能力建设，推进健康化发展，加强品牌建设，培养专业人才，推动糖果行业高质量发展，更好地满足人民消费需求。</w:t>
+        <w:t>（二）强化部门协同。建立联席会议制度，提升处置效能。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）深化信息应用。提高数据采集质量，推进数据共享。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强业务培训。提升网格员综合素质和服务能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）完善考核机制。强化结果运用，激发工作动力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>