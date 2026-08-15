--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -5,300 +5,328 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>咖啡行业工作总结</w:t>
+        <w:t>基层治理工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>咖啡行业是新兴消费领域，在满足人民美好生活需要方面发挥着重要作用。本年度，我单位认真贯彻落实咖啡产业发展规划，不断提升咖啡技术和服务水平，各项工作取得显著成效。</w:t>
+        <w:t>2025年，我单位深入贯彻落实党中央关于加强基层治理体系和治理能力现代化建设的决策部署，坚持党建引领，重心下移，力量下沉，扎实推进基层治理各项工作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、咖啡生产规模持续扩大</w:t>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成咖啡产值五亿元，较上年增长百分之二十。其中咖啡豆产值二亿元，速溶咖啡产值一亿五千万元，现磨咖啡产值一亿元，其他咖啡制品产值五千万元。咖啡产量达到五千吨，其中咖啡豆三千吨，速溶咖啡一千五百吨，其他咖啡制品五百吨。</w:t>
+        <w:t>（一）强化党建引领，提升治理效能。坚持把党的领导贯穿基层治理全过程。完成村社区党组织书记培训全覆盖，提升领头雁能力。推行党组织书记一肩挑，实现党务村务统筹推进。发挥党员在基层治理中的先锋模范作用，设立党员责任区、先锋岗100个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>咖啡设备更新改造取得新进展。引进咖啡烘焙设备十套，咖啡研磨设备二十台，咖啡包装设备十套。设备投资总额达二千万元，设备自动化水平显著提升。咖啡生产线智能化改造完成五条，生产效率提高百分之三十五。</w:t>
+        <w:t>（二）完善治理体系，夯实工作基础。推进街道管理体制改革，完成街道职能配置、机构设置、人员编制调整。整合现有力量资源，建立街道综合执法队伍。推进村社区规范化建设，统一场所标识、功能布局。完善基层治理制度体系，新制定制度10项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、咖啡研发创新成效显著</w:t>
+        <w:t>（三）深化网格管理，激活末梢神经。科学划分网格100个，实现区域全覆盖。配齐配强网格员100人，明确工作职责。开发网格化管理信息系统，实现事件上报、分流、处置、反馈闭环管理。全年网格员上报事件500件，办结率95%以上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>咖啡研发投入持续增加。全年研发投入达一千五百万元，占销售收入百分之三。完成咖啡研发项目十个，获得专利授权八项。咖啡烘焙工艺研发取得新突破，开发新烘焙曲线二十种，其中浅烘焙五种，中烘焙十种，深烘焙五种。咖啡拼配配方研发深入开展，开发拼配配方三十余种。</w:t>
+        <w:t>（四）推进多元共治，凝聚治理合力。发挥村居民自治作用，完善村规民约、居民公约。引导社会组织参与基层治理，培育社会组织5个。发挥群团组织作用，开展共建共治活动20次。引导市场主体履行社会责任，参与基层治理项目5个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>咖啡品质提升工作取得新进展。咖啡豆优质品率提升至百分之六十，咖啡新鲜度提升百分之二十。咖啡产地溯源工作深入开展，建立咖啡产地数据库，实现咖啡全程可追溯。咖啡风味研究取得新成效，建立咖啡风味轮，开发风味调控技术。</w:t>
+        <w:t>（五）优化服务供给，增进民生福祉。推进政务服务向村社区延伸，开设便民服务事项50项。开展我为群众办实事活动，完成民生实事20件。完善居家养老服务，建成日间照料中心2个。关爱帮扶特殊群体，服务困难群众100人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、咖啡质量管理稳步提升</w:t>
+        <w:t>（六）强化科技支撑，提升智能化水平。推进智慧社区建设，安装智能门禁、人脸识别等设备20套。整合各类信息资源，建设基层治理数据平台。推进雪亮工程向村社区延伸，增加监控点位100个。运用信息化手段提升治理效能。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>咖啡质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO22000食品安全管理体系认证。建立咖啡质量标准体系，制定咖啡质量检验标准二十余项。实施咖啡质量全程检验制度，咖啡产品合格率达到百分之九十九。咖啡产品客户满意度达到百分之九十四。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>咖啡标准化工作深入开展。参与制定国家标准两项，行业标准四项，企业标准八项。咖啡检测能力不断提升，建立咖啡检测实验室，完成咖啡检测项目一千余个。咖啡安全管理工作取得新成效，建立咖啡安全管理体系，产品安全合格率达到百分之百。</w:t>
+        <w:t>（一）党建引领基层治理作用发挥不够充分。部分基层党组织凝聚力战斗力不强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、咖啡服务工作持续优化</w:t>
+        <w:t>（二）基层治理力量薄弱。人员编制不足，专业化程度不高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>咖啡服务领域不断拓展。咖啡零售服务完成产值二亿元，咖啡批发服务完成产值一亿元，咖啡电商服务完成产值一亿元，咖啡出口服务完成产值一亿元。咖啡销售渠道不断拓展，线上销售占比达到百分之三十，线下门店数量达到三百家。</w:t>
+        <w:t>（三）多元共治格局尚未形成。社会力量参与基层治理的积极性不高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>咖啡品牌建设工作深入开展。培育咖啡品牌五个，品牌产品产值占比达到百分之五十五。咖啡品牌推广工作取得新成效，参加国内外咖啡展会十次，品牌知名度显著提升。咖啡品牌价值评估工作完成，品牌价值达二亿元。咖啡文化传播工作深入开展，举办咖啡文化活动十五次，传播咖啡文化知识。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（一）强化党建引领。发挥基层党组织领导核心作用，提升组织力凝聚力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是咖啡创新能力不足，产品同质化现象严重；二是咖啡品牌影响力有限，国际竞争力不强；三是咖啡品质稳定性有待提升；四是咖啡人才队伍建设滞后，专业人才相对短缺。</w:t>
+        <w:t>（二）完善治理体系。深化街道管理体制改革，理顺权责关系。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强咖啡创新能力建设，提升品质稳定性，加强品牌建设，培养专业人才，推动咖啡行业高质量发展，更好地满足人民美好生活需要。</w:t>
+        <w:t>（三）深化网格管理。完善网格员管理考核机制，提升服务效能。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推进多元共治。引导各方力量参与基层治理，形成工作合力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）加强队伍建设。充实基层力量，提升干部能力素质。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>