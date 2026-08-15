--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -5,300 +5,328 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>茶叶行业工作总结</w:t>
+        <w:t>综治维稳工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>茶叶行业是传统特色产业，在传承中华茶文化、促进农民增收方面发挥着重要作用。本年度，我单位认真贯彻落实茶叶产业发展规划，不断提升茶叶技术和管理水平，各项工作取得显著成效。</w:t>
+        <w:t>2025年，我单位深入贯彻落实平安中国建设工作会议精神，坚持系统治理、依法治理、综合治理、源头治理，扎实推进综治维稳各项工作，有力维护了社会大局和谐稳定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、茶叶生产规模稳步增长</w:t>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成茶叶产值八亿元，较上年增长百分之十二。其中绿茶产值四亿元，红茶产值二亿元，乌龙茶产值一亿元，其他茶叶产值一亿元。茶叶产量达到一万吨，其中绿茶五千吨，红茶二千五百吨，乌龙茶一千五百吨，其他茶叶一千吨。</w:t>
+        <w:t>（一）强化组织领导，压实工作责任。调整充实平安建设领导小组，明确成员单位职责分工。召开平安建设工作会议4次，研究部署相关工作。签订综治目标管理责任书30份，压实工作责任。开展综治工作督导检查4次，推动工作落实。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>茶叶设备更新改造取得新进展。引进自动化茶叶加工设备二十套，茶叶包装设备十套，茶叶检测设备五套。设备投资总额达三千万元，设备自动化水平显著提升。茶叶生产线智能化改造完成十条，生产效率提高百分之三十。</w:t>
+        <w:t>（二）加强风险防范，维护社会稳定。建立健全社会稳定风险评估机制，对重大决策事项进行风险评估10项。开展社会稳定风险隐患排查化解专项行动，排查风险隐患50个，化解45个。做好重点时期维稳工作，实现五个不发生目标。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、茶叶研发创新成效显著</w:t>
+        <w:t>（三）深化平安创建，提升防控能力。深入推进平安单位创建活动，创建平安单位10个、平安小区5个、平安企业10家。建成雪亮工程视频监控点位500个，实现重点区域全覆盖。组建专兼职巡逻队10支，开展治安巡逻200次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>茶叶研发投入持续增加。全年研发投入达二千万元，占销售收入百分之二点五。完成茶叶研发项目十五个，获得专利授权十项。茶叶加工工艺研发取得新突破，开发新工艺十种，其中绿茶保鲜工艺三种，红茶发酵工艺三种。茶叶新产品研发深入开展，开发茶叶新产品二十余种。</w:t>
+        <w:t>（四）创新社会治理，夯实基层基础。推进市域社会治理现代化试点，打造特色亮点3个。深化网格化服务管理，划分网格100个，配备网格员100人。推进综治中心规范化建设，建成综治中心1个。完善矛盾纠纷多元化解机制，调处矛盾纠纷100件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>茶叶品质提升工作取得新进展。茶叶优质品率提升至百分之五十五，茶叶农残合格率达到百分之九十九点九。茶叶标准化种植工作深入开展，建立茶叶标准化种植基地五万亩。茶叶有机认证工作取得新成效，有机茶园面积达到一万亩。</w:t>
+        <w:t>（五）加强重点管控，防范风险隐患。做好重点人群服务管理工作，管控刑满释放人员、社区矫正对象、涉邪教人员等50人。开展校园及周边安全综合治理，检查整治校园周边环境10次。加强对肇事肇祸精神病人管控，收治3人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、茶叶质量管理稳步提升</w:t>
+        <w:t>（六）开展宣传教育，营造良好氛围。开展平安建设宣传月活动，发放宣传资料10000份。举办法律知识讲座10场次，受教育群众2000人次。利用新媒体开展宣传，发布信息100条。评选表彰平安建设先进典型10个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>茶叶质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO22000食品安全管理体系认证、有机产品认证。建立茶叶质量标准体系，制定茶叶质量检验标准三十余项。实施茶叶质量全程检验制度，茶叶产品合格率达到百分之九十九点五。茶叶产品客户满意度达到百分之九十二。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>茶叶标准化工作深入开展。参与制定国家标准三项，行业标准六项，企业标准十项。茶叶检测能力不断提升，建立茶叶检测实验室，完成茶叶检测项目二千余个。茶叶安全管理工作取得新成效，建立茶叶安全管理体系，产品安全合格率达到百分之百。</w:t>
+        <w:t>（一）社会稳定风险依然存在。部分领域矛盾纠纷多发，维护稳定压力较大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、茶叶服务工作持续优化</w:t>
+        <w:t>（二）基层治理能力有待提升。网格化服务管理还需深化，社会力量参与不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>茶叶服务领域不断拓展。茶叶批发服务完成产值三亿元，茶叶零售服务完成产值二亿元，茶叶电商服务完成产值二亿元，茶叶出口服务完成产值一亿元。茶叶销售渠道不断拓展，线上销售占比达到百分之二十五，线下门店数量达到五百家。</w:t>
+        <w:t>（三）综治保障力度不够。综治工作经费、装备保障有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>茶叶品牌建设工作深入开展。培育茶叶品牌八个，品牌产品产值占比达到百分之五十。茶叶品牌推广工作取得新成效，参加国内外茶叶展会二十次，品牌知名度显著提升。茶叶品牌价值评估工作完成，品牌价值达三亿元。茶文化推广工作深入开展，举办茶文化活动十次，传播茶文化知识。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（一）维护政治安全。坚决防范抵御敌对势力渗透破坏活动。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是茶叶创新能力不足，产品附加值偏低；二是茶叶品牌影响力有限，市场竞争力不强；三是茶叶质量安全风险防控能力有待提升；四是茶叶人才队伍建设滞后，专业技术人才相对短缺。</w:t>
+        <w:t>（二）防范化解风险。深入开展社会稳定风险隐患排查化解。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强茶叶创新能力建设，提升质量安全水平，加强品牌建设，培养专业人才，推动茶叶行业高质量发展，更好地传承中华茶文化。</w:t>
+        <w:t>（三）深化平安建设。推进市域社会治理现代化，提升群众安全感。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）夯实基层基础。加强综治中心建设，深化网格化服务管理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）加强组织领导。严格落实综治工作责任制，强化考核奖惩。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>