--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -5,300 +5,328 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>酒类行业工作总结</w:t>
+        <w:t>信访工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>酒类行业是食品工业的重要组成部分，在满足人民消费需求方面发挥着重要作用。本年度，我单位认真贯彻落实食品安全法，不断提升酒类技术和管理水平，各项工作取得显著成效。</w:t>
+        <w:t>2025年，我单位深入贯彻落实《信访工作条例》，坚持和发展新时代枫桥经验，畅通群众诉求表达渠道，妥善解决群众信访问题，维护了社会和谐稳定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、酒类生产规模持续扩大</w:t>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成酒类产值十五亿元，较上年增长百分之十。其中白酒产值十亿元，啤酒产值三亿元，葡萄酒产值一亿五千万元，其他酒类产值五千万元。酒类产量达到十万吨，其中白酒五万吨，啤酒四万吨，葡萄酒五千吨，其他酒类五千吨。</w:t>
+        <w:t>（一）压实信访工作责任。严格落实信访工作责任制，层层签订责任书。调整充实信访工作领导小组，明确工作职责。召开信访工作会议12次，研究解决重点信访问题。开展信访工作专项督查4次，推动责任落实。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>酒类设备更新改造取得新进展。引进自动化酿造设备十套，灌装生产线五条，储酒设备二十套。设备投资总额达一亿元，设备自动化水平显著提升。酒类生产线智能化改造完成八条，生产效率提高百分之三十。</w:t>
+        <w:t>（二）畅通信访渠道，方便群众诉求。规范建设信访接待场所，配备必要设施设备。实行领导干部接访制度，主要领导接访12次，接待群众30批次。开展领导干部下访活动5次，现场解决问题10个。推广应用网上信访，信访事项及时受理率、按期办结率均达95%以上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、酒类研发创新成效显著</w:t>
+        <w:t>（三）开展矛盾排查化解。建立健全矛盾纠纷排查化解机制，开展集中排查5次，排查矛盾纠纷100件。实行矛盾纠纷台账管理，明确责任单位、责任人和化解时限。成功化解矛盾纠纷90件，化解率达90%。防止发生越级上访事件5起，防止民转刑案件2起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>酒类研发投入持续增加。全年研发投入达五千万元，占销售收入百分之三点三。完成酒类研发项目二十个，获得专利授权十五项。酒类配方研发取得新突破，开发新配方三十余种，其中低度酒配方十种，特色配方十种。酒类酿造工艺创新深入开展，开发新工艺十种。</w:t>
+        <w:t>（四）推进信访问题解决。扎实开展信访问题专项治理，治理重复信访20件。推行阳光信访、责任信访、法治信访，依法按政策解决群众合理诉求。办理信访事项50件，办结率100%，群众满意率达90%以上。完成上级交办信访事项20件，办结率100%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>酒类品质提升工作取得新进展。白酒优质品率提升至百分之六十，啤酒新鲜度提升百分之二十，葡萄酒品质等级提升一级。酒类陈化研究深入开展，建立酒类陈化数据库，优化陈化工艺参数。酒类风味研究取得新成效，建立风味物质图谱，开发风味调控技术。</w:t>
+        <w:t>（五）依法规范信访秩序。加强信访法治宣传教育，引导群众依法有序反映诉求。规范信访事项办理程序，严格按照规定时限和要求办理。依法处置违法信访行为，训诫违法信访人员5人。维护了正常信访秩序。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、酒类质量管理稳步提升</w:t>
+        <w:t>（六）加强信访基础建设。完善信访信息系统，实现信访事项网上流转、网上办理。配备信访专用设备，提升工作效能。开展信访干部培训5次，提升业务能力。建立健全信访工作制度，规范工作流程。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>酒类质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO22000食品安全管理体系认证、HACCP认证。建立酒类质量标准体系，制定酒类质量检验标准四十余项。实施酒类质量全程检验制度，酒类产品合格率达到百分之九十九点八。酒类产品客户满意度达到百分之九十三。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>酒类标准化工作深入开展。参与制定国家标准四项，行业标准八项，企业标准十五项。酒类检测能力不断提升，建立酒类检测实验室，完成酒类检测项目三千余个。酒类安全管理工作取得新成效，建立酒类安全管理体系，产品安全合格率达到百分之百。</w:t>
+        <w:t>（一）信访源头治理不够有力。部分领域矛盾纠纷多发，信访量居高不下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、酒类服务工作持续优化</w:t>
+        <w:t>（二）信访问题解决质量有待提高。少数信访事项办理不够规范，化解效果不够理想。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>酒类服务领域不断拓展。商超渠道服务完成产值五亿元，餐饮渠道服务完成产值四亿元，电商渠道服务完成产值三亿元，出口服务完成产值三亿元。酒类销售渠道不断拓展，线上销售占比达到百分之二十，线下销售网络覆盖全国。</w:t>
+        <w:t>（三）基层信访工作力量薄弱。信访干部配备不足，业务能力有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>酒类品牌建设工作深入开展。培育酒类品牌六个，品牌产品产值占比达到百分之六十五。酒类品牌推广工作取得新成效，参加国内外酒类展会十五次，品牌知名度显著提升。酒类品牌价值评估工作完成，品牌价值达八亿元。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（一）加强源头治理。坚持抓早抓小，加大矛盾纠纷排查化解力度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是酒类研发创新能力不足，产品同质化现象严重；二是酒类品牌影响力有限，国际竞争力不强；三是酒类质量安全风险防控能力有待提升；四是酒类人才队伍建设滞后，专业酿造人才相对短缺。</w:t>
+        <w:t>（二）推进事心双解。坚持以人民为中心，依法依规解决群众合理诉求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强酒类创新能力建设，提升质量安全水平，加强品牌建设，培养专业人才，推动酒类行业高质量发展，更好地满足人民消费需求。</w:t>
+        <w:t>（三）强化责任落实。严格落实信访工作责任制，严肃追究失职渎职行为。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强队伍建设。充实基层信访工作力量，提升干部业务素质。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）推进改革创新。坚持和发展新时代枫桥经验，提升信访工作水平。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>