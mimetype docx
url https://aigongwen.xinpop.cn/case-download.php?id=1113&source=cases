--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -5,300 +5,314 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>烟草行业工作总结</w:t>
+        <w:t>招商引资工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>烟草行业是国家财政收入的重要来源，在履行社会责任方面发挥着重要作用。本年度，我单位认真贯彻落实烟草专卖法律法规，不断提升烟草技术和管理水平，各项工作取得显著成效。</w:t>
+        <w:t>2025年，我单位坚持以高质量发展为导向，把招商引资作为推动经济发展的重要抓手，创新招商方式，优化营商环境，招商引资工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、烟草生产规模稳步增长</w:t>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成烟草产值二十亿元，较上年增长百分之八。其中卷烟产值十八亿元，烟叶产值一亿五千万元，其他烟草制品产值五千万元。卷烟产量达到五十万箱，其中一类卷烟十万箱，二类卷烟十五万箱，三类卷烟二十万箱，其他卷烟五万箱。</w:t>
+        <w:t>（一）健全工作机制，夯实招商基础。完善招商引资工作领导小组，明确责任分工。制定年度招商引资工作计划，分解目标任务。建立健全项目评审、跟踪服务、考核奖惩等工作机制。安排招商引资工作经费500万元，保障工作开展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>烟草设备更新改造取得新进展。引进高速卷接包机组五套，制丝生产线两条，物流自动化系统一套。设备投资总额达二亿元，设备自动化水平显著提升。烟草生产线智能化改造完成五条，生产效率提高百分之二十五。</w:t>
+        <w:t>（二）创新招商方式，提升招商实效。开展产业链招商，围绕主导产业延链补链强链，签约产业链项目10个，合同金额10亿元。开展以商招商，发挥现有企业资源优势，引进配套项目5个。开展驻点招商，在发达地区设立招商联络处2个。开展平台招商，依托各类展会节会签约项目5个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、烟草技术创新成效显著</w:t>
+        <w:t>（三）强化项目对接，促成合作成果。全年外出招商考察50批次，接待来访客商200批次。新签约项目30个，合同金额50亿元。到位省外资金30亿元，完成年度目标任务的120%。新开工项目20个，新投产项目15个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>烟草技术研发投入持续增加。全年研发投入达一亿元，占销售收入百分之五。完成烟草技术研发项目十五个，获得专利授权二十项。卷烟配方研发取得新突破，开发新配方二十余种，其中低焦油配方十种，特色配方五种。卷烟工艺创新深入开展，开发新工艺十种。</w:t>
+        <w:t>（四）优化营商环境，服务企业发展。深化放管服改革，推行一窗受理、一网通办。压缩企业开办时间至1个工作日。落实减税降费政策，减免税费1000万元。帮助企业解决用工、用地、融资等实际问题30个。开展企业走访服务，走访企业100家次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>烟草减害降焦工作取得新进展。卷烟焦油含量平均降低至十毫克以下，卷烟有害成分释放量降低百分之十五。烟草新型制品研发取得新成效，开发加热不燃烧产品三种，电子烟产品两种。烟草品质提升工作深入开展，烟叶质量等级提升百分之十。</w:t>
+        <w:t>（五）加强园区建设，搭建发展平台。完善园区基础设施配套，新建道路5公里、标准化厂房2万平方米。建成智慧园区平台1个。园区承载能力不断提升，新入园企业10家。园区实现产值50亿元，税收2亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、烟草质量管理稳步提升</w:t>
+        <w:t>（六）强化宣传推介，打造投资品牌。制作投资指南、招商宣传片等推介材料。举办专场招商推介会5场次。参加省级以上经贸活动10次。在主流媒体发布招商信息50条。成功举办首届投资贸易洽谈会，签约项目20个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>烟草质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立烟草质量标准体系，制定烟草质量检验标准五十余项。实施烟草质量全程检验制度，烟草产品合格率达到百分之九十九点九。烟草产品客户满意度达到百分之九十二。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>烟草标准化工作深入开展。参与制定国家标准五项，行业标准十项，企业标准二十项。烟草检测能力不断提升，建立烟草检测实验室，完成烟草检测项目五千余个。烟草安全管理工作取得新成效，建立烟草安全管理体系，安全生产事故率为零。</w:t>
+        <w:t>（一）招商引资竞争日趋激烈，政策优势逐步弱化。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、烟草服务工作持续优化</w:t>
+        <w:t>（二）重大项目储备不足，大项目、好项目引进难度大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>烟草专卖管理工作深入开展。完成烟草专卖零售许可证核发五千余户，烟草专卖执法检查一千余次，查处涉烟违法案件三百余件。烟草市场秩序维护工作取得新成效，市场净化率达到百分之九十八。</w:t>
+        <w:t>（三）营商环境还需进一步优化，服务效能有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>烟草品牌建设工作深入开展。培育烟草品牌五个，品牌产品产值占比达到百分之七十。烟草品牌推广工作取得新成效，品牌知名度显著提升。烟草品牌价值评估工作完成，品牌价值达十亿元。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（一）创新招商方式方法。深化产业链招商、基金招商、亲情招商，提高招商精准度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是烟草技术创新能力不足，新型烟草制品研发滞后；二是烟草品牌影响力有待提升，高端品牌竞争力不强；三是烟草健康风险防控压力较大，减害降焦任务艰巨；四是烟草人才队伍建设滞后，专业技术人才相对短缺。</w:t>
+        <w:t>（二）加强重大项目引进。紧盯世界500强、中国500强企业，力争引进重大产业项目。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强烟草创新能力建设，推进减害降焦工作，加强品牌建设，培养专业人才，推动烟草行业高质量发展，更好地履行社会责任。</w:t>
+        <w:t>（三）持续优化营商环境。深化放管服改革，提升服务效能，打造投资洼地。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）强化项目跟踪服务。完善项目推进机制，提高项目落地率和资金到位率。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>