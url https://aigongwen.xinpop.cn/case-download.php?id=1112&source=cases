--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -5,300 +5,328 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>饮料行业工作总结</w:t>
+        <w:t>环境保护工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>饮料行业是食品工业的重要组成部分，在满足人民消费需求方面发挥着重要作用。本年度，我单位认真贯彻落实食品安全法，不断提升饮料技术和管理水平，各项工作取得显著成效。</w:t>
+        <w:t>2025年，我单位深入贯彻落实习近平生态文明思想，牢固树立绿水青山就是金山银山理念，坚持生态优先、绿色发展，扎实推进生态环境保护各项工作，生态环境质量持续改善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、饮料生产规模持续扩大</w:t>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成饮料产值十亿元，较上年增长百分之十二。其中碳酸饮料产值二亿元，果汁饮料产值三亿元，茶饮料产值二亿元，功能饮料产值一亿五千万元，包装饮用水产值一亿五千万元。饮料产量达到五十万吨，其中碳酸饮料十万吨，果汁饮料十五万吨，茶饮料十万吨，功能饮料七点五万吨，包装饮用水七点五万吨。</w:t>
+        <w:t>（一）打好污染防治攻坚战。大气环境质量持续改善，优良天数比例达85%以上，PM2.5年均浓度下降5%。水环境质量稳定达标，主要河流断面水质达到Ⅲ类以上。水环境质量稳步提升，集中式饮用水水源地水质达标率100%。土壤环境质量总体稳定，受污染耕地安全利用率达90%以上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>饮料设备更新改造取得新进展。引进自动化灌装线十条，水处理设备五套，调配设备十套。设备投资总额达八千万元，设备自动化水平显著提升。饮料生产线智能化改造完成八条，生产效率提高百分之三十五。</w:t>
+        <w:t>（二）推进生态保护修复。完成生态保护红线划定工作，面积达500平方公里。实施生态修复工程3个，修复面积1000亩。新增造林绿化面积5000亩，森林覆盖率达40%以上。建成湿地公园1个，面积2000亩。治理水土流失面积20平方公里。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、饮料研发创新成效显著</w:t>
+        <w:t>（三）强化环境监管执法。开展环保专项行动5次，检查企业100家次。立案查处环境违法行为20起，处罚款金额100万元。办理环境信访投诉50件，办结率100%。完成排污许可证核发20家。推进企业环境信用评价，参评企业50家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>饮料研发投入持续增加。全年研发投入达四千万元，占销售收入百分之四。完成饮料研发项目十五个，获得专利授权十项。饮料配方研发取得新突破，开发新配方三十余种，其中低糖配方十种，天然配方十种。饮料口味研发深入开展，开发新口味二十余种。</w:t>
+        <w:t>（四）推动绿色低碳发展。编制碳达峰碳中和实施方案，明确时间表路线图。推进重点行业节能减排，单位GDP能耗下降3%。发展清洁能源，建成光伏发电项目1个，装机容量10兆瓦。推广新能源汽车，新增充电桩20个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>饮料健康化研发工作取得新进展。开发低糖饮料产品五种，无糖饮料产品三种，功能性饮料产品五种。饮料营养成分研究深入开展，完成营养成分分析项目五十个。饮料保质期研究取得新成效，延长产品保质期百分之二十。</w:t>
+        <w:t>（五）加强环保能力建设。建成环境监测站1个，具备水质、大气、土壤监测能力。配备环境执法车辆2台、无人机1架。开展环保业务培训5次，培训人员100人次。完成第二次全国污染源普查数据更新。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、饮料质量管理稳步提升</w:t>
+        <w:t>（六）营造良好舆论氛围。开展六五环境日宣传活动，发放宣传资料3000份。举办环保知识讲座5场次。发布环境信息100条。曝光环境违法典型案例5起。创建绿色社区2个、绿色学校2所。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>饮料质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO22000食品安全管理体系认证、HACCP认证。建立饮料质量标准体系，制定饮料质量检验标准四十余项。实施饮料质量全程检验制度，饮料产品合格率达到百分之九十九点八。饮料产品客户满意度达到百分之九十四。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>饮料标准化工作深入开展。参与制定国家标准三项，行业标准六项，企业标准十五项。饮料检测能力不断提升，建立饮料检测实验室，完成饮料检测项目三千余个。饮料安全管理工作取得新成效，建立饮料安全管理体系，产品安全合格率达到百分之百。</w:t>
+        <w:t>（一）环境质量持续改善压力较大。大气、水环境质量持续改善难度加大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、饮料服务工作持续优化</w:t>
+        <w:t>（二）环保基础设施建设滞后。污水收集处理、垃圾处理设施建设需要加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>饮料服务领域不断拓展。商超渠道服务完成产值四亿元，餐饮渠道服务完成产值二亿元，电商渠道服务完成产值二亿元，出口服务完成产值二亿元。饮料销售渠道不断拓展，线上销售占比达到百分之二十五，线下销售网络覆盖全国。</w:t>
+        <w:t>（三）环保监管能力有待提升。监测监控手段不够先进，执法装备配备不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>饮料品牌建设工作深入开展。培育饮料品牌六个，品牌产品产值占比达到百分之六十。饮料品牌推广工作取得新成效，参加国内外饮料展会十次，品牌知名度显著提升。饮料品牌价值评估工作完成，品牌价值达四亿元。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（一）深入打好污染防治攻坚战。突出重点领域重点问题，持续改善环境质量。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是饮料研发创新能力不足，产品同质化现象严重；二是饮料品牌影响力有限，国际竞争力不强；三是饮料健康化程度有待提升，低糖无糖产品占比偏低；四是饮料人才队伍建设滞后，专业研发人才相对短缺。</w:t>
+        <w:t>（二）加强生态保护修复。实施山水林田湖草系统治理，提升生态系统稳定性。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强饮料创新能力建设，推进健康化发展，加强品牌建设，培养专业人才，推动饮料行业高质量发展，更好地满足人民消费需求。</w:t>
+        <w:t>（三）强化环境监管执法。加大执法力度，严厉打击环境违法行为。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推动绿色转型发展。落实碳达峰碳中和部署，推动形成绿色发展方式。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）加强环保能力建设。完善监测监控网络，提升环境监管现代化水平。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>