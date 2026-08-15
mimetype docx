--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -5,300 +5,328 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>食品加工行业工作总结</w:t>
+        <w:t>安全生产工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>食品加工行业是民生保障的重要产业，在保障食品安全、满足人民生活需要方面发挥着关键作用。本年度，我单位认真贯彻落实食品安全法，不断提升食品加工技术和管理水平，各项工作取得显著成效。</w:t>
+        <w:t>2025年，我单位深入贯彻落实习近平总书记关于安全生产的重要论述，坚持人民至上、生命至上，统筹发展和安全，扎实开展安全生产各项工作，全年未发生较大及以上生产安全事故，安全生产形势持续稳定向好。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、食品加工生产规模稳步增长</w:t>
+        <w:t>一、主要工作开展情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成食品加工产值十二亿元，较上年增长百分之十。其中肉制品加工产值三亿元，乳制品加工产值二亿元，粮油加工产值二亿元，果蔬加工产值二亿元，水产品加工产值一亿五千万元，其他食品加工产值一亿五千万元。食品加工产量达到十万吨，其中肉制品三万吨，乳制品二万吨，粮油二万吨，果蔬制品二万吨，水产品一万吨。</w:t>
+        <w:t>（一）强化责任落实，完善监管体系。严格落实安全生产责任制，层层签订责任书50份。调整充实安全生产委员会组成人员，明确职责分工。召开安全生产专题会议12次，研究部署相关工作。开展安全生产巡查督查4次，督促整改问题隐患100处。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>食品加工设备更新改造取得新进展。引进自动化加工生产线十五条，冷链设备二十套，检测设备三十台。设备投资总额达一亿元，设备自动化水平显著提升。食品加工生产线智能化改造完成十条，生产效率提高百分之三十。</w:t>
+        <w:t>（二）深化隐患排查，防范化解风险。扎实推进安全生产治本攻坚三年行动，开展安全隐患大排查大整治。检查生产经营单位200家次，发现并整改隐患300处。挂牌督办重大隐患3处。开展危险化学品、建筑施工、道路交通、消防等重点行业领域专项整治5次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、食品加工技术创新成效显著</w:t>
+        <w:t>（三）强化源头管控，筑牢安全防线。严格安全生产准入条件，对新、改、扩建项目进行安全风险评估。淘汰落后产能和工艺设备5台套。推进安全生产标准化建设，创建达标企业10家。推广安全生产责任保险，覆盖企业50家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>食品加工技术研发投入持续增加。全年研发投入达五千万元，占销售收入百分之四点二。完成食品加工技术研发项目二十个，获得专利授权十二项。食品加工工艺研发取得新突破，开发新工艺十五种，其中低温加工工艺五种，保鲜工艺五种。食品加工配方研发深入开展，开发新产品配方三十余种。</w:t>
+        <w:t>（四）加强监测预警，提升应急能力。完善安全生产监测预警系统，实现重大危险源在线监控。修订完善各类应急预案20个。组织开展应急演练5次，参演人员200人次。建成应急物资储备库1个，储备应急物资价值50万元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>食品加工质量安全控制能力不断提升。建立食品安全追溯体系，实现产品全程可追溯。食品安全检测能力不断提升，建立食品安全检测实验室，配备先进检测设备二十台。完成食品安全检测项目五千余个，检测覆盖率达到百分之百。</w:t>
+        <w:t>（五）强化宣传教育，营造安全氛围。开展安全生产月宣传活动，发放宣传资料5000份。举办安全生产培训10场次，培训从业人员500人次。开展安全知识竞赛2次，参赛人员300人。创建安全生产示范企业5家、安全文化示范企业2家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、食品加工质量管理稳步提升</w:t>
+        <w:t>（六）严格监管执法，震慑违法行为。开展安全生产执法检查100次，立案查处违法行为10起。处罚款金额20万元。曝光典型案例5起。取缔关闭不具备安全生产条件的生产经营单位2家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>食品加工质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO22000食品安全管理体系认证、HACCP认证。建立食品加工质量标准体系，制定食品加工质量检验标准六十余项。实施食品加工质量全程检验制度，食品加工产品合格率达到百分之九十九点五。食品加工产品客户满意度达到百分之九十五。</w:t>
+        <w:t>二、存在的主要问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>食品加工标准化工作深入开展。参与制定国家标准三项，行业标准八项，企业标准二十项。食品加工生产许可工作取得新成效，完成生产许可产品五十余个。食品加工安全管理工作深入开展，建立食品安全管理制度，安全生产事故率为零。</w:t>
+        <w:t>（一）企业主体责任落实不够。部分企业安全生产意识不强，安全管理不到位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、食品加工服务工作持续优化</w:t>
+        <w:t>（二）基层监管力量薄弱。基层安全监管人员不足，专业素质有待提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>食品加工服务领域不断拓展。商超渠道服务完成产值五亿元，餐饮渠道服务完成产值三亿元，电商渠道服务完成产值二亿元，出口服务完成产值二亿元。食品加工销售渠道不断拓展，线上销售占比达到百分之二十，线下销售网络覆盖全国。</w:t>
+        <w:t>（三）安全基础依然薄弱。部分企业安全投入不足，设施设备老化。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>食品加工品牌建设工作深入开展。培育食品加工品牌八个，品牌产品产值占比达到百分之五十。食品加工品牌推广工作取得新成效，参加国内外食品展会十五次，品牌知名度显著提升。食品加工品牌价值评估工作完成，品牌价值达五亿元。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（一）压实安全生产责任。严格落实三个必须要求，形成齐抓共管工作格局。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是食品加工创新能力不足，高端产品占比偏低；二是食品加工质量安全风险防控能力有待提升；三是食品加工品牌影响力有限，市场竞争力不强；四是食品加工人才队伍建设滞后，专业技术人才相对短缺。</w:t>
+        <w:t>（二）深化隐患排查治理。持续开展安全生产大检查，彻底消除事故隐患。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强食品加工创新能力建设，提升质量安全水平，加强品牌建设，培养专业人才，推动食品加工行业高质量发展，更好地保障人民群众食品安全。</w:t>
+        <w:t>（三）加强安全监管执法。加大执法力度，严厉打击安全生产违法行为。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）提升本质安全水平。推进科技兴安，提高安全生产科技支撑能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）强化安全宣传教育。深入开展安全宣传五进活动，提升全民安全意识。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>