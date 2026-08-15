--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -5,300 +5,314 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>日化用品行业工作总结</w:t>
+        <w:t>乡村振兴工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>日化用品行业是民生消费的重要领域，在满足人民日常生活需要方面发挥着重要作用。本年度，我单位认真贯彻落实日化产业发展规划，不断提升日化产品技术和服务水平，各项工作取得显著成效。</w:t>
+        <w:t>2025年，我单位深入贯彻落实习近平总书记关于三农工作的重要论述，按照产业兴旺、生态宜居、乡风文明、治理有效、生活富裕的总要求，扎实推进乡村全面振兴，各项工作取得明显成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、日化用品生产规模持续扩大</w:t>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成日化用品产值八亿元，较上年增长百分之十一。其中洗涤用品产值三亿元，个人护理用品产值二亿五千万元，家居清洁用品产值一亿五千万元，口腔护理用品产值五千万元，其他日化用品产值五千万元。日化用品产量达到一亿件，其中洗涤用品四千万件，个人护理用品三千万件，家居清洁用品二千万件，口腔护理用品五百万件，其他日化用品五百万件。</w:t>
+        <w:t>（一）推进产业振兴，壮大乡村经济。编制完成乡村产业发展规划，发展特色产业基地5个，面积达1000亩。培育农业龙头企业2家、农民专业合作社3个、家庭农场5个。发展乡村旅游，打造乡村旅游示范点1个，接待游客1万人次，实现旅游收入50万元。农村居民人均可支配收入增长8%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>日化用品设备更新改造取得新进展。引进自动化灌装线十条，液体洗涤剂生产设备五套，牙膏生产设备三套。设备投资总额达五千万元，设备自动化水平显著提升。日化用品生产线智能化改造完成八条，生产效率提高百分之三十五。</w:t>
+        <w:t>（二）推进人才振兴，培育新型农民。实施乡村人才回引计划，回引在外成功人士5人返乡创业。开展新型职业农民培训10场次，培训农民300人次。培养农村实用人才50人、乡村工匠10人。选派科技特派员5人下乡服务。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、日化用品研发创新成效显著</w:t>
+        <w:t>（三）推进文化振兴，培育文明乡风。完善村级综合文化服务中心3个，新建文化广场2个。开展送文化下乡活动10场次。举办农民丰收节庆祝活动1次。深化文明村镇创建，创建县级文明村2个。开展移风易俗行动，抵制高价彩礼、厚葬薄养等陋习。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>日化用品研发投入持续增加。全年研发投入达四千万元，占销售收入百分之五。完成日化用品研发项目二十个，获得专利授权十八项。日化用品配方研发取得新突破，开发新配方四十余种，其中天然植物配方十五种，环保配方十种。日化用品功效研究深入开展，完成功效评价项目五十个。</w:t>
+        <w:t>（四）推进生态振兴，建设美丽乡村。开展农村人居环境整治，新建农村生活垃圾收集设施10处。新建农村污水处理设施1座。完成农村户厕改造100户。实施村庄绿化工程，栽植绿化树木2000株。创建美丽庭院示范户50户。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>日化用品安全性评价工作不断完善。建立日化用品安全评估体系，完成安全评估项目二百余个。日化用品刺激性测试工作深入开展，完成刺激性测试项目三百余个。日化用品环保性能研究取得新成效，开发可降解配方十种。</w:t>
+        <w:t>（五）推进组织振兴，夯实基层基础。完成村两委换届选举，选优配强村级班子。整顿软弱涣散村党组织1个。发展村级集体经济，消除集体经济薄弱村2个，村集体经济收入均达到5万元以上。完善村民自治机制，规范村规民约。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、日化用品质量管理稳步提升</w:t>
+        <w:t>（六）巩固拓展脱贫攻坚成果。严格落实四个不摘要求，建立健全防返贫监测帮扶机制。投入衔接资金200万元，实施项目10个。脱贫人口人均纯收入增长10%以上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>日化用品质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立日化用品质量标准体系，制定日化用品质量检验标准五十余项。实施日化用品质量全程检验制度，日化用品产品合格率达到百分之九十九。日化用品产品客户满意度达到百分之九十三。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>日化用品标准化工作深入开展。参与制定国家标准四项，行业标准八项，企业标准十五项。日化用品检测能力不断提升，建立日化用品检测实验室，完成日化用品检测项目二千余个。日化用品安全管理工作取得新成效，产品安全合格率达到百分之百。</w:t>
+        <w:t>（一）产业发展水平不高。农业产业链条短，农产品附加值低，市场竞争力不强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、日化用品服务工作持续优化</w:t>
+        <w:t>（二）人才短缺问题突出。农村青壮年劳动力外流，人才引不进、留不住。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>日化用品服务领域不断拓展。品牌日化用品服务完成产值五亿元，代工日化用品服务完成产值二亿元，日化用品出口服务完成产值一亿元。日化用品销售渠道不断拓展，线上销售占比达到百分之三十，线下销售网络覆盖全国。</w:t>
+        <w:t>（三）资金投入仍显不足。乡村振兴资金缺口较大，融资渠道单一。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>日化用品品牌建设工作深入开展。培育日化用品品牌六个，品牌产品产值占比达到百分之六十五。日化用品品牌推广工作取得新成效，参加国内外日化用品展会十二次，品牌知名度显著提升。日化用品品牌价值评估工作完成，品牌价值达四亿元。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（一）大力发展乡村产业。培育壮大特色产业，延长产业链条，推动三产融合发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是日化用品研发创新能力不足，原创配方较少；二是日化用品品牌影响力有限，国际竞争力不强；三是日化用品环保性能有待提升，绿色产品占比偏低；四是日化用品人才队伍建设滞后，专业研发人才相对短缺。</w:t>
+        <w:t>（二）加强乡村人才队伍建设。完善人才引进培养机制，引导各类人才投身乡村振兴。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强日化用品创新能力建设，推进绿色发展，加强品牌建设，培养专业人才，推动日化用品行业高质量发展，更好地满足人民日常生活需要。</w:t>
+        <w:t>（三）深化农村改革。推进农村土地制度改革，激发农村发展活力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）建设和美乡村。持续改善农村人居环境，打造宜居宜业和美乡村。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>