--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -5,300 +5,328 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>化妆品行业工作总结</w:t>
+        <w:t>脱贫攻坚工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>化妆品行业是美丽经济的重要组成部分，在满足人民美好生活需要方面发挥着重要作用。本年度，我单位认真贯彻落实化妆品监督管理条例，不断提升化妆品质量和服务水平，各项工作取得显著成效。</w:t>
+        <w:t>2025年，我单位深入贯彻落实党中央、国务院关于巩固拓展脱贫攻坚成果同乡村振兴有效衔接的决策部署，坚持目标导向和问题导向，扎实推进各项工作，脱贫攻坚成果得到持续巩固拓展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、化妆品生产规模稳步增长</w:t>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成化妆品产值五亿元，较上年增长百分之十五。其中护肤类化妆品产值二亿五千万元，彩妆类化妆品产值一亿五千万元，香水类化妆品产值五千万元，洗护类化妆品产值五千万元。化妆品产量达到五千万件，其中护肤品二千万件，彩妆品一千五百万件，香水五百万件，洗护品一千万件。</w:t>
+        <w:t>（一）健全防返贫监测机制。严格落实四个不摘要求，保持现有帮扶政策总体稳定。建立健全防返贫动态监测和帮扶机制，新识别监测对象5户15人。完成脱贫户和监测对象年度收入核查300户。落实帮扶责任人30人，制定帮扶措施100条。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>化妆品设备更新改造取得新进展。引进自动化灌装线五条，真空乳化设备十台，智能包装设备二十台。设备投资总额达三千万元，设备自动化水平显著提升。化妆品生产线智能化改造完成五条，生产效率提高百分之三十。</w:t>
+        <w:t>（二）持续增加农民收入。大力发展特色产业，带动农户增收致富。实施产业项目5个，投入资金100万元。开展职业技能培训10场次，培训劳动力200人次。转移就业150人，务工收入达200万元。开发公益性岗位20个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、化妆品研发创新成效显著</w:t>
+        <w:t>（三）巩固三保障成果。持续保障义务教育，脱贫家庭子女无辍学失学。落实教育资助政策，资助学生50人次，发放资助金5万元。强化基本医疗保障，脱贫人口参保率达100%。落实医疗救助政策，报销金额10万元。保障住房安全，完成危房改造2户。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>化妆品研发投入持续增加。全年研发投入达三千万元，占销售收入百分之六。完成化妆品研发项目二十个，获得专利授权十五项。化妆品配方研发取得新突破，开发新配方五十余种，其中植物提取配方二十种，生物科技配方十五种。化妆品功效研究深入开展，完成功效评价项目三十个。</w:t>
+        <w:t>（四）加强资金项目管理。规范财政衔接资金使用管理，资金使用率达95%。实施基础设施项目5个，改善群众生产生活条件。建成产业路3公里、灌溉渠系5公里。完成村级活动场所改造1个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>化妆品安全性评价工作不断完善。建立化妆品安全评估体系，完成安全评估项目一百余个。化妆品不良反应监测工作深入开展，建立不良反应监测网络，收集分析不良反应案例五百余例。化妆品功效宣称验证工作取得新成效，完成功效验证项目五十个。</w:t>
+        <w:t>（五）强化驻村帮扶工作。严格选派驻村干部5人，落实属地管理责任。驻村干部走访农户300户，帮助解决实际问题20个。落实驻村工作经费5万元，改善驻村工作条件。驻村干部年度考核全部合格。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、化妆品质量管理稳步提升</w:t>
+        <w:t>（六）推进问题整改工作。扎实开展各级各类反馈问题整改工作。完成国家和省脱贫攻坚成效考核反馈问题整改5个。完成审计发现问题整改3个。建立健全长效机制10项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>化妆品质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO22716化妆品良好生产规范认证、GMPC认证。建立化妆品质量标准体系，制定化妆品质量检验标准四十余项。实施化妆品质量全程检验制度，化妆品产品合格率达到百分之九十九。化妆品产品客户满意度达到百分之九十二。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>化妆品备案注册工作深入开展。完成化妆品备案产品二百余个，完成化妆品注册产品三十余个。化妆品标签审核工作取得新成效，完成标签审核项目三百余个。化妆品进出口备案工作稳步推进，完成进出口备案产品五十余个。</w:t>
+        <w:t>（一）产业发展基础薄弱。产业规模小、链条短、带动力不强，抵御市场风险能力不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、化妆品服务工作持续优化</w:t>
+        <w:t>（二）内生动力不足。部分脱贫群众发展意愿不强，存在等靠要思想。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>化妆品服务领域不断拓展。品牌化妆品服务完成产值三亿元，代工化妆品服务完成产值一亿元，化妆品出口服务完成产值一亿元。化妆品销售渠道不断拓展，线上销售占比达到百分之四十，线下专柜数量达到一千个。</w:t>
+        <w:t>（三）返贫风险依然存在。因病因灾等突发因素可能造成规模性返贫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>化妆品品牌建设工作深入开展。培育化妆品品牌五个，品牌产品产值占比达到百分之六十。化妆品品牌推广工作取得新成效，参加国内外化妆品展会十次，品牌知名度显著提升。化妆品品牌价值评估工作完成，品牌价值达三亿元。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（一）健全防返贫监测帮扶机制。加强动态监测，及时发现和帮扶返贫风险对象。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是化妆品研发创新能力不足，原创配方较少；二是化妆品品牌影响力有限，国际竞争力不强；三是化妆品质量安全风险防控能力有待提升；四是化妆品人才队伍建设滞后，专业研发人才相对短缺。</w:t>
+        <w:t>（二）培育壮大特色产业。延伸产业链条，完善利益联结机制，增强带动能力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强化妆品创新能力建设，提升质量安全水平，加强品牌建设，培养专业人才，推动化妆品行业高质量发展，更好地满足人民美好生活需要。</w:t>
+        <w:t>（三）促进群众持续增收。大力发展庭院经济，促进就近就业创业。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强扶贫项目资产管理。规范资产运营维护，确保长期发挥效益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）激发群众内生动力。加强感恩教育，引导群众自立自强。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>