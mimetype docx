--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -5,300 +5,342 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>家电行业工作总结</w:t>
+        <w:t>统战工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家电行业是消费电子的重要领域，在满足人民美好生活需要方面发挥着重要作用。本年度，我单位认真贯彻落实家电产业发展规划，不断提升家电技术和服务水平，各项工作取得显著成效。</w:t>
+        <w:t>2025年，我单位统战工作坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻习近平总书记关于做好新时代党的统一战线工作的重要思想，围绕中心、服务大局，推动统战工作高质量发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、家电生产规模持续扩大</w:t>
+        <w:t>一、主要工作开展情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成家电产值十五亿元，较上年增长百分之十二。其中白色家电产值八亿元，黑色家电产值三亿元，小家电产值三亿元，厨卫家电产值一亿元。家电产量达到五百万台，其中冰箱一百万台，洗衣机八十万台，空调一百二十万台，电视五十万台，小家电一百五十万台。</w:t>
+        <w:t>（一）加强思想政治引领，凝聚共识力量。坚持把思想政治引领作为统战工作首要任务，组织统战成员学习党的二十大精神3次。召开党外人士座谈会2次，听取意见建议10条。开展同心教育活动5次，组织统战成员参观红色教育基地3次。撰写统战理论文章2篇。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家电设备更新改造取得新进展。引进自动化装配线十条，智能检测设备五十台，机器人工作站二十个。设备投资总额达一亿五千万元，设备自动化水平显著提升。家电生产线智能化改造完成十五条，生产效率提高百分之四十。</w:t>
+        <w:t>（二）加强党外代表人士队伍建设。完善党外代表人士信息库，录入党外代表人士30人。推荐党外代表人士参加培训5人次。做好党外干部配备工作，提拔重用党外干部2人。建立党外干部联系制度，联系党外干部10人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、家电技术创新成效显著</w:t>
+        <w:t>（三）促进民族团结进步。深入学习贯彻党的民族政策，开展民族团结进步宣传教育活动5次。走访慰问少数民族群众20人次。帮助少数民族群众解决实际困难5件。创建民族团结进步示范点1个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家电技术研发投入持续增加。全年研发投入达一亿二千万元，占销售收入百分之八。完成家电技术研发项目二十五个，获得专利授权三十项。智能家电研发取得新突破，开发智能家电产品十种，物联网家电产品五种。家电节能技术取得新成效，产品能效等级提升至一级。</w:t>
+        <w:t>（四）维护宗教领域和谐稳定。贯彻落实党的宗教工作基本方针，开展宗教政策法规宣传3次。依法管理宗教事务，检查宗教活动场所10家次。排查化解宗教领域风险隐患2起。加强宗教界人士团结引导工作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家电工业设计能力不断提升。完成家电设计项目五十个，其中产品外观设计三十个，用户界面设计二十个。家电设计获奖项目达十五项，其中国际设计奖三项，国内设计奖八项，行业设计奖四项。家电用户体验研究深入开展，完成用户体验测试项目二十个。</w:t>
+        <w:t>（五）服务民营经济发展。深入开展民营经济统战工作，走访民营企业20家。召开民营企业家座谈会2次，收集意见建议15条。协调解决民营企业发展难题5件。组织民营企业参加经贸活动3次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、家电质量管理稳步提升</w:t>
+        <w:t>（六）加强港澳台海外统战工作。做好港澳台侨胞属走访慰问工作，走访慰问20人次。开展海外统战工作调研1次。加强与海外侨胞的联系交流，邀请海外侨胞返乡考察1次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家电质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证、ISO45001职业健康安全管理体系认证。建立家电质量标准体系，制定家电质量检验标准五十余项。实施家电质量全程检验制度，家电产品合格率达到百分之九十九点五。家电产品客户满意度达到百分之九十四。</w:t>
+        <w:t>（七）加强统战部门自身建设。完善统战工作制度，规范工作流程。开展统战干部培训2次，提升业务能力。推进统战信息化建设，建立统战工作数据库。加强统战宣传，报送工作信息20条。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家电标准化工作深入开展。参与制定国家标准五项，行业标准十项，企业标准二十项。家电检测能力不断提升，建立家电检测实验室，完成家电检测项目三千余个。家电安全管理工作取得新成效，通过CCC强制认证，产品安全合格率达到百分之百。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、家电服务工作持续优化</w:t>
+        <w:t>（一）大统战工作格局还不够完善。部门协调联动机制不够健全，合力有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家电服务领域不断拓展。国内家电销售完成产值十亿元，家电出口完成产值五亿元。家电销售渠道不断拓展，线上销售占比达到百分之三十五，线下门店数量达到五百家。家电售后服务体系不断完善，建立售后服务网点一千个，服务覆盖全国。</w:t>
+        <w:t>（二）党外代表人士培养力度不够。后备人才储备不足，培养路径需要拓宽。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家电品牌建设工作深入开展。培育家电品牌五个，品牌产品产值占比达到百分之六十。家电品牌推广工作取得新成效，参加国内外家电展会十五次，品牌知名度显著提升。家电品牌价值评估工作完成，品牌价值达八亿元。</w:t>
+        <w:t>（三）统战工作创新不足。方式方法比较传统，特色亮点不够突出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是家电核心技术创新能力不足，关键零部件依赖进口；二是家电品牌国际影响力有限，高端市场占有率偏低；三是家电智能制造水平有待提升，数字化转型任务艰巨；四是家电人才队伍建设滞后，高端研发人才相对短缺。</w:t>
+        <w:t>（一）完善大统战工作格局。加强党对统战工作的集中统一领导，形成工作合力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强家电创新能力建设，推进智能制造发展，加强品牌建设，提升国际竞争力，推动家电行业高质量发展，更好地满足人民美好生活需要。</w:t>
+        <w:t>（二）加强党外代表人士队伍建设。加大培养使用力度，做好政治安排。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）深化民族团结进步创建。铸牢中华民族共同体意识，促进各民族交往交流交融。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）促进民营经济高质量发展。优化营商环境，服务民营经济健康发展。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）维护宗教领域和谐稳定。依法管理宗教事务，防范化解风险隐患。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>