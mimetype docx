--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -5,300 +5,328 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>五金行业工作总结</w:t>
+        <w:t>宣传思想文化工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五金行业是制造业的重要基础产业，在支撑国民经济发展方面发挥着重要作用。本年度，我单位认真贯彻落实五金产业发展规划，不断提升五金技术和管理水平，各项工作取得显著成效。</w:t>
+        <w:t>2025年，我单位宣传思想文化工作坚持以习近平新时代中国特色社会主义思想为指导，全面贯彻党的二十大精神，紧紧围绕举旗帜、聚民心、育新人、兴文化、展形象的使命任务，为推动高质量发展提供坚强思想保证和强大精神力量。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、五金生产规模稳步增长</w:t>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成五金产值六亿元，较上年增长百分之十。其中建筑五金产值二亿元，日用五金产值一亿五千万元，工具五金产值一亿五千万元，锁具五金产值五千万元，其他五金产值五千万元。五金产量达到一亿件，其中建筑五金三千万件，日用五金三千万件，工具五金二千万件，锁具五金一千万件，其他五金一千万件。</w:t>
+        <w:t>（一）强化理论武装，筑牢思想根基。坚持用党的创新理论凝心铸魂，制定年度学习计划，开展集中学习12次、专题研讨8次。组织学习党的二十届三中全会精神专题学习5次。开展理论宣讲30场次，受众2000人次。举办学习强国挑战答题赛1次，评选学习之星10名。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五金设备更新改造取得新进展。引进数控加工中心三十台，自动冲压设备五十台，表面处理生产线三条。设备投资总额达五千万元，设备自动化水平显著提升。五金生产线智能化改造完成十条，生产效率提高百分之三十五。</w:t>
+        <w:t>（二）强化舆论引导，营造良好氛围。围绕中心工作开展主题宣传，在各级媒体发稿200篇，其中国家级5篇、省级30篇、市级165篇。做好重大活动宣传报道10次。及时处置网络舆情30条，回应社会关切20次。开展网络安全检查4次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、五金技术创新成效显著</w:t>
+        <w:t>（三）强化文明创建，提升文明程度。深入推进文明单位创建，完成省级文明单位复核。开展文明餐桌、文明交通等主题实践活动10次。组织志愿服务活动50次，参与志愿者500人次。评选表彰道德模范5名、最美人物3名。开展诚信主题教育5次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五金技术研发投入持续增加。全年研发投入达三千万元，占销售收入百分之五。完成五金技术研发项目十五个，获得专利授权十二项。五金产品研发取得新突破，开发智能五金产品五种，环保型五金产品三种。五金工艺创新取得新成效，开发新型生产工艺八种。</w:t>
+        <w:t>（四）强化文化服务，丰富群众生活。完善公共文化服务设施建设，建成综合性文化服务中心1个。举办文化惠民演出20场次，惠及群众5000人次。开展送文化下乡活动10次。举办书法、绘画、摄影展览3次。组织全民阅读活动10次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五金质量检测能力不断提升。建立五金检测实验室，配备先进检测设备二十台。完成五金检测项目二千余个，检测覆盖率达到百分之百。五金产品认证工作深入开展，通过产品质量认证五十余项。</w:t>
+        <w:t>（五）强化意识形态，坚守安全底线。严格落实意识形态工作责任制，召开专题会议4次。开展意识形态领域风险隐患排查2次，整改问题5个。加强阵地管理，检查各类文化场所20家次。查处非法出版物10册。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、五金质量管理稳步提升</w:t>
+        <w:t>（六）强化网络建设，占领舆论阵地。加强官方微信公众号建设，发布信息500条，粉丝量增长20%。开展网络公益活动5次。加强网评员队伍建设，培养网评员10名。发布网评文章50篇。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五金质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立五金质量标准体系，制定五金质量检验标准三十余项。实施五金质量全程检验制度，五金产品合格率达到百分之九十八。五金产品客户满意度达到百分之九十一。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五金标准化工作深入开展。参与制定国家标准三项，行业标准五项，企业标准十项。五金出口认证工作取得新进展，通过CE认证、UL认证等国际认证二十余项。五金品牌建设工作深入开展，培育五金品牌五个，品牌产品产值占比达到百分之四十。</w:t>
+        <w:t>（一）理论武装还需深化。学习方式创新不够，学用结合不够紧密。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、五金服务工作持续优化</w:t>
+        <w:t>（二）舆论引导能力有待提升。对新媒体运用不够熟练，传播手段相对单一。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五金服务领域不断拓展。建筑工程五金服务完成产值二亿元，家居五金服务完成产值一亿五千万元，工业五金服务完成产值一亿元，五金出口服务完成产值一亿五千万元。五金销售渠道不断拓展，线上销售占比达到百分之二十，线下经销商网络覆盖全国。</w:t>
+        <w:t>（三）公共文化服务供给还不够丰富。文化活动质量有待提高，惠及面不够广。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五金供应链服务工作深入开展。建立五金供应链管理平台，供应商数量达到五百家。五金仓储物流能力不断提升，仓储面积达到五万平方米，物流配送覆盖全国。五金售后服务体系不断完善，建立售后服务网点一百个，客户问题处理及时率达到百分之九十五。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（一）深化理论学习。创新学习方式方法，推动理论学习入脑入心。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是五金创新能力不足，高端产品占比偏低；二是五金品牌影响力有限，国际竞争力不强；三是五金智能制造水平有待提升，自动化程度不高；四是五金人才队伍建设滞后，专业技术人才相对短缺。</w:t>
+        <w:t>（二）强化舆论引导。加强媒体融合发展，提升新闻舆论传播力引导力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强五金创新能力建设，推进智能制造发展，加强品牌建设，提升国际竞争力，推动五金行业高质量发展，更好地服务国民经济建设。</w:t>
+        <w:t>（三）推进文明创建。深化群众性精神文明创建活动，提升社会文明程度。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）丰富文化供给。完善公共文化服务体系，满足群众文化需求。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）守好意识形态阵地。加强风险防控，确保意识形态领域安全稳定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>